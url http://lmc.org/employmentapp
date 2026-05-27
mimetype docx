--- v0 (2025-12-05)
+++ v1 (2026-05-27)
@@ -1,195 +1,190 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="2927BD3F" w14:textId="77777777" w:rsidR="00AE0A12" w:rsidRDefault="003D6AE1">
+    <w:p w14:paraId="2927BD3F" w14:textId="77777777" w:rsidR="00AE0A12" w:rsidRDefault="00B4334C">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="FooterChar"/>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="FooterChar"/>
-            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:eastAsia="Arial"/>
             <w:b/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:alias w:val="Title"/>
           <w:tag w:val=""/>
           <w:id w:val="1485274047"/>
           <w:placeholder>
             <w:docPart w:val="9B5E188272D44ED2A86C3883E2245D22"/>
           </w:placeholder>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:rStyle w:val="DefaultParagraphFont"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
           <w:r w:rsidR="00450C79">
             <w:rPr>
               <w:rStyle w:val="FooterChar"/>
-              <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rFonts w:eastAsia="Arial"/>
               <w:b/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:t>Employment Application</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="007A4845">
         <w:rPr>
           <w:rStyle w:val="FooterChar"/>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>, LMC Model</w:t>
       </w:r>
       <w:r w:rsidR="00450C79">
         <w:rPr>
           <w:rStyle w:val="FooterChar"/>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Form</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7493D9DF" w14:textId="77777777" w:rsidR="007A4845" w:rsidRDefault="007A4845">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="FooterChar"/>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="671A44DC" w14:textId="77777777" w:rsidR="00003DF6" w:rsidRPr="00003DF6" w:rsidRDefault="007A4845" w:rsidP="007A4845">
+    <w:p w14:paraId="671A44DC" w14:textId="2DF0FB4F" w:rsidR="00003DF6" w:rsidRPr="00003DF6" w:rsidRDefault="007A4845" w:rsidP="007A4845">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A4845">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Helpful background information on this model may be found </w:t>
       </w:r>
       <w:r w:rsidR="00307F09">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">in </w:t>
       </w:r>
       <w:r w:rsidR="00450C79">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidR="00450C79" w:rsidRPr="00450C79">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:i/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Hiring Chapter</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00450C79">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the Human Resources Reference Manual.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75D087B5" w14:textId="77777777" w:rsidR="00003DF6" w:rsidRDefault="00003DF6" w:rsidP="007A4845">
-[...7 lines deleted...]
-    <w:p w14:paraId="5BF31826" w14:textId="77777777" w:rsidR="00450C79" w:rsidRPr="00D07484" w:rsidRDefault="00450C79" w:rsidP="00D07484">
+    <w:p w14:paraId="75D087B5" w14:textId="77777777" w:rsidR="00003DF6" w:rsidRPr="002E6E06" w:rsidRDefault="00003DF6" w:rsidP="007A4845"/>
+    <w:p w14:paraId="5BF31826" w14:textId="3CE181CB" w:rsidR="00450C79" w:rsidRPr="00D07484" w:rsidRDefault="00450C79" w:rsidP="00D07484">
       <w:pPr>
         <w:ind w:left="630"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D07484">
         <w:rPr>
           <w:b/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="186FE96D" wp14:editId="185AA9A8">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>97663</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="280670" cy="280670"/>
             <wp:effectExtent l="0" t="0" r="5080" b="5080"/>
             <wp:wrapTight wrapText="bothSides">
               <wp:wrapPolygon edited="0">
                 <wp:start x="4398" y="0"/>
@@ -245,183 +240,212 @@
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="00D07484">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>This icon marks places where th</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>e city must customize the model</w:t>
       </w:r>
       <w:r w:rsidRPr="00D07484">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>. They offer additional provisions, optional language, or comments for your consideration. The icon, and language you do not wish to include, should be deleted from this model before use. Make other changes, as needed, to customize the model for your city.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="17F24B24" w14:textId="77777777" w:rsidR="00B86CAE" w:rsidRPr="004A288C" w:rsidRDefault="00B86CAE" w:rsidP="00B86CAE">
+        <w:t xml:space="preserve">. They offer additional provisions, optional language, or comments for your consideration. The </w:t>
+      </w:r>
+      <w:r w:rsidR="008B30CD" w:rsidRPr="00D07484">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>icon</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D07484">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and language you do not wish to </w:t>
+      </w:r>
+      <w:r w:rsidR="008B30CD" w:rsidRPr="00D07484">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>include</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D07484">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> should be deleted from this model before use. Make other changes, as needed, to customize the model for your city.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BA1865D" w14:textId="6D4D25E2" w:rsidR="00296A92" w:rsidRDefault="00B86CAE" w:rsidP="00296A92">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4880"/>
           <w:tab w:val="left" w:pos="6220"/>
         </w:tabs>
         <w:spacing w:before="11" w:line="834" w:lineRule="exact"/>
         <w:ind w:right="-20"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="40"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-16"/>
           <w:position w:val="-3"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
-        <w:t>Applicatio</w:t>
-[...12 lines deleted...]
-      </w:r>
+      </w:pPr>
       <w:r w:rsidRPr="004A288C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-16"/>
           <w:position w:val="-3"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
-        <w:t>fo</w:t>
+        <w:t>Applicatio</w:t>
       </w:r>
       <w:r w:rsidRPr="004A288C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="231F20"/>
           <w:position w:val="-3"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
-        <w:t xml:space="preserve">r </w:t>
+        <w:t xml:space="preserve">n </w:t>
       </w:r>
       <w:r w:rsidRPr="004A288C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-16"/>
           <w:position w:val="-3"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
+        <w:t>fo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A288C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="231F20"/>
+          <w:position w:val="-3"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve">r </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A288C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-16"/>
+          <w:position w:val="-3"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
         <w:t>Employment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="453955AE" w14:textId="2ADAA94E" w:rsidR="00B86CAE" w:rsidRDefault="00891255" w:rsidP="00B86CAE">
-[...7 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="0DDE6305" w14:textId="59746F9F" w:rsidR="00296A92" w:rsidRPr="00296A92" w:rsidRDefault="00296A92" w:rsidP="00296A92">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00296A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="692B4834" wp14:editId="1E28F829">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="692B4834" wp14:editId="21E47FFA">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
-                  <wp:posOffset>-200025</wp:posOffset>
+                  <wp:posOffset>-180974</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>177165</wp:posOffset>
+                  <wp:posOffset>156210</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="6257925" cy="3305175"/>
-                <wp:effectExtent l="0" t="0" r="47625" b="28575"/>
+                <wp:extent cx="6362700" cy="3695700"/>
+                <wp:effectExtent l="0" t="0" r="38100" b="19050"/>
                 <wp:wrapNone/>
                 <wp:docPr id="295" name="Group 284"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr>
                         <a:grpSpLocks/>
                       </wpg:cNvGrpSpPr>
                       <wpg:grpSpPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="6257925" cy="3305175"/>
-                          <a:chOff x="722" y="1127"/>
+                          <a:ext cx="6362700" cy="3695700"/>
+                          <a:chOff x="755" y="1875"/>
                           <a:chExt cx="10795" cy="4489"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <wps:wsp>
                         <wps:cNvPr id="296" name="Freeform 285"/>
                         <wps:cNvSpPr>
                           <a:spLocks/>
                         </wps:cNvSpPr>
                         <wps:spPr bwMode="auto">
                           <a:xfrm>
-                            <a:off x="722" y="1127"/>
+                            <a:off x="755" y="1875"/>
                             <a:ext cx="10795" cy="4489"/>
                           </a:xfrm>
                           <a:custGeom>
                             <a:avLst/>
                             <a:gdLst>
                               <a:gd name="T0" fmla="+- 0 722 722"/>
                               <a:gd name="T1" fmla="*/ T0 w 10795"/>
                               <a:gd name="T2" fmla="+- 0 1127 1127"/>
                               <a:gd name="T3" fmla="*/ 1127 h 3415"/>
                               <a:gd name="T4" fmla="+- 0 11518 722"/>
                               <a:gd name="T5" fmla="*/ T4 w 10795"/>
                               <a:gd name="T6" fmla="+- 0 1127 1127"/>
                               <a:gd name="T7" fmla="*/ 1127 h 3415"/>
                               <a:gd name="T8" fmla="+- 0 11518 722"/>
                               <a:gd name="T9" fmla="*/ T8 w 10795"/>
                               <a:gd name="T10" fmla="+- 0 4542 1127"/>
                               <a:gd name="T11" fmla="*/ 4542 h 3415"/>
                               <a:gd name="T12" fmla="+- 0 722 722"/>
                               <a:gd name="T13" fmla="*/ T12 w 10795"/>
                               <a:gd name="T14" fmla="+- 0 4542 1127"/>
                               <a:gd name="T15" fmla="*/ 4542 h 3415"/>
                               <a:gd name="T16" fmla="+- 0 722 722"/>
                               <a:gd name="T17" fmla="*/ T16 w 10795"/>
                               <a:gd name="T18" fmla="+- 0 1127 1127"/>
                               <a:gd name="T19" fmla="*/ 1127 h 3415"/>
@@ -481,519 +505,704 @@
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF"/>
                                 </a:solidFill>
                               </a14:hiddenFill>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:group w14:anchorId="547A2ADD" id="Group 284" o:spid="_x0000_s1026" style="position:absolute;margin-left:-15.75pt;margin-top:13.95pt;width:492.75pt;height:260.25pt;z-index:-251655168;mso-position-horizontal-relative:margin" coordorigin="722,1127" coordsize="10795,4489" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA+rRY0vAMAAHMKAAAOAAAAZHJzL2Uyb0RvYy54bWykVttu2zgQfV9g/4Hg4xaNRFmObSFOsWib&#10;YIFsW6DuB9AUdcFKokrSltOv3+FQsmU3cov2IQrlORoenkPO8O7Noa7IXmpTqmZN2U1IiWyESssm&#10;X9Mvm4fXS0qM5U3KK9XINX2Whr65//OPu65NZKQKVaVSE0jSmKRr17Swtk2CwIhC1tzcqFY2EMyU&#10;rrmFV50HqeYdZK+rIArD26BTOm21EtIY+PWdD9J7zJ9lUtiPWWakJdWaAjeLT43PrXsG93c8yTVv&#10;i1L0NPgvsKh52cCkx1TvuOVkp8vvUtWl0MqozN4IVQcqy0ohcQ2wGhZerOZRq12La8mTLm+PMoG0&#10;Fzr9clrxYf+o28/tJ+3Zw/BJif8M6BJ0bZ6M4+4992Cy7f5VKfjJd1bhwg+Zrl0KWBI5oL7PR33l&#10;wRIBP95G88UqmlMiIDabhXO2mHsHRAE2ue8WUUQJRBmLFkPoff85Cxer/uM4Xq5cOOCJnxjJ9uSc&#10;+bCbzEkw83uCfS54K9EH4wT5pEmZrmm0uqWk4TWo8KCldHuUREtckJsfgIOsZqzpKOJgBqT/oZrf&#10;qzJIek0TnoidsY9SoTF8/2Ss3+4pjNDutOe/gaOR1RXs/FevSUhgOvfXH44jiA2gvwKyCUlH/OR9&#10;ziEV+DdK5XwkJzPzY7LZAINkCCrILGb9djjB4gGGxBibs+VL1GBb+EkdtXiKGvj1M9QWA+w6Nahs&#10;Z9kmqK0GmKO2nKLGzh2I53H0omxsbAKiXtaNndsw5ejYhQ2LJtmd2zDNbuzDNXbnTkyxGxuxYbeT&#10;7C6diF7ecmxsxcWeg0KSD8eCF8NJEYemPyowItz1tBCrXauMq1YbcAOK1WbW1yJAuXM1AQZxHBjr&#10;Gsx3HQxcHRj89mXuOpqBkQjHA/TD5AyURfhQRDG7/6xfsIbWedk0NSXQNLe+LrTcOp3cet2QdFC0&#10;fYEuoLi7o+xCtdrLjUKQvegLMN0pWjVjlEsEWwQoYocG5BAf/reY7YQbasckFM4XpPtJ2OWsolJG&#10;eh/cWrHvHNfvZBvV2UY9lFWFRbFqnCqzMF6iFkZVZeqCTg6j8+3bSpM9h5tJNGMP0TDpGQxuAE2K&#10;yQrJ0/f92PKy8mNcL/Zq30p879uq9Bnailb+vgP3MxgUSn+jpIO7zpqarzuuJSXVPw30xhWLY3c5&#10;wpd4vgAqRI8j23GENwJSramlcCLc8K31F6pdq8u8gJkYLrdRf8PlICtd04H2bBLPqn+B9owjvNnA&#10;6OzqNH5H1OmueP8/AAAA//8DAFBLAwQUAAYACAAAACEA7oOTb+IAAAAKAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPQW+CQBCF7036HzbTpDddUGiVMhhj2p6MSbWJ8TbCCER2l7Ar4L/v9tQeJ/Plve+l&#10;q1E1oufO1kYjhNMABOvcFLUuEb4PH5MFCOtIF9QYzQh3trDKHh9SSgoz6C/u964UPkTbhBAq59pE&#10;SptXrMhOTcva/y6mU+T82ZWy6Gjw4aqRsyB4kYpq7RsqanlTcX7d3xTC50DDeh6+99vrZXM/HeLd&#10;cRsy4vPTuH4D4Xh0fzD86nt1yLzT2dx0YUWDMJmHsUcRZq9LEB5YxpEfd0aIo0UEMkvl/wnZDwAA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA+rRY0vAMAAHMKAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDug5Nv4gAAAAoBAAAPAAAAAAAAAAAAAAAA&#10;ABYGAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAJQcAAAAA&#10;">
-                <v:shape id="Freeform 285" o:spid="_x0000_s1027" style="position:absolute;left:722;top:1127;width:10795;height:4489;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="10795,3415" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB5Bxe/xQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9PawIx&#10;FMTvBb9DeEJvNasH0dUoIoqF/oGqqMfH5rkbdvOyJKluv31TEHocZuY3zHzZ2UbcyAfjWMFwkIEg&#10;Lpw2XCo4HrYvExAhImtsHJOCHwqwXPSe5phrd+cvuu1jKRKEQ44KqhjbXMpQVGQxDFxLnLyr8xZj&#10;kr6U2uM9wW0jR1k2lhYNp4UKW1pXVNT7b6ug3H5cjpPPsz+973RTn8zGm7daqed+t5qBiNTF//Cj&#10;/aoVjKZj+DuTjoBc/AIAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB5Bxe/xQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,l10796,r,3415l,3415,,xe" filled="f" strokecolor="#231f20" strokeweight=".24pt">
+              <v:group w14:anchorId="16406FAC" id="Group 284" o:spid="_x0000_s1026" style="position:absolute;margin-left:-14.25pt;margin-top:12.3pt;width:501pt;height:291pt;z-index:-251655168;mso-position-horizontal-relative:margin" coordorigin="755,1875" coordsize="10795,4489" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCcuAV6vQMAAHMKAAAOAAAAZHJzL2Uyb0RvYy54bWykVtuO2zYQfS/QfyD42CIrUZZvwnqDIsku&#10;CqRtgKgfQFPUBZVElaQtb7++w6HklZ2VEyQPq6U8R8PDc8gZ3r89NTU5Sm0q1e4ouwspka1QWdUW&#10;O/p3+vhmQ4mxvM14rVq5o8/S0LcPP/9033eJjFSp6kxqAklak/TdjpbWdkkQGFHKhps71ckWgrnS&#10;Dbfwqosg07yH7E0dRGG4Cnqls04rIY2BX9/7IH3A/Hkuhf0rz420pN5R4GbxqfG5d8/g4Z4nheZd&#10;WYmBBv8OFg2vWpj0nOo9t5wcdPVFqqYSWhmV2zuhmkDleSUkrgFWw8Kr1TxpdehwLUXSF91ZJpD2&#10;SqfvTiv+PD7p7nP3SXv2MPyoxD8GdAn6rkimcfdeeDDZ93+oDPzkB6tw4adcNy4FLImcUN/ns77y&#10;ZImAH1eLVbQOwQYBscVqu3Qv6IAowSb33Xq5pASibLNejqEPw+csXG8h6j6O483WhQOe+ImR7EDO&#10;mQ+7ybwIZn5MsM8l7yT6YJwgnzSpsh2NtitKWt6ACo9aSrdHSbRB1m5+AI6ymqmmk4iDGZD+q2p+&#10;qcoo6S1NeCIOxj5Jhcbw40dj/XbPYIR2ZwP/FDzJmxp2/q9vSEjWUeT+hsNxBrER9EtA0pD0xE8+&#10;5BxTRSMKUzEWrYl7XCdbjDBIhqCSLGI2eF6c54xH2JBtyTavUYNt4fk7avEcNfBrsspZausRdpsa&#10;VLaLbDPUtiPMUdvMUWOXDsTLOHpVNjY1AVGv68YubZhzdOpCyqJZdpc2zLOb+nCL3aUTc+ymRqRs&#10;Ncvu2ono9S3HplZc7TkoJMV4LHg5nhRxaoejAiPCXU8Lsdp1yrhqlYIbUI3SxVCLAOXO1QzYV7YU&#10;jwLMdxsMXF1m8NuXudtoBkYiHA/QV5MzUBbhYxHF7P6zYcEaWud109SUQNPc+6Pccet0cut1Q9JD&#10;0fYFuoTi7o6yCzXqKFOFIHvVF2C6l2jdTlEuEWwRoIj9AZBjfPzfYbYX3Fg7ZqFwviDdN8KuZxW1&#10;MtL74NaKfee8fifbpM626rGqayyKdetUWYTxBrUwqq4yF3RyGF3s39WaHDncTKIFe4zGSS9gcANo&#10;M0xWSp59GMaWV7Uf43qxV/tW4nvfXmXP0Fa08vcduJ/BoFT6P0p6uOvsqPn3wLWkpP69hd64ZXEM&#10;+lh8iZdroEL0NLKfRngrINWOWgonwg3fWX+hOnS6KkqYieFyW/UbXA7yyjUdaM8m8ayGF2jPOMKb&#10;DYwurk7Td0S93BUf/gcAAP//AwBQSwMEFAAGAAgAAAAhAG0l+V/hAAAACgEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj8FOwzAMhu9IvENkJG5b2o6FUepO0wScJiQ2JMQta722WuNUTdZ2b084wdH2p9/f&#10;n60n04qBetdYRojnEQjiwpYNVwifh9fZCoTzmkvdWiaEKzlY57c3mU5LO/IHDXtfiRDCLtUItfdd&#10;KqUrajLazW1HHG4n2xvtw9hXsuz1GMJNK5MoUtLohsOHWne0rak47y8G4W3U42YRvwy782l7/T4s&#10;3792MSHe302bZxCeJv8Hw69+UIc8OB3thUsnWoRZsloGFCF5UCAC8PS4CIsjgoqUApln8n+F/AcA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCcuAV6vQMAAHMKAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBtJflf4QAAAAoBAAAPAAAAAAAAAAAAAAAA&#10;ABcGAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAJQcAAAAA&#10;">
+                <v:shape id="Freeform 285" o:spid="_x0000_s1027" style="position:absolute;left:755;top:1875;width:10795;height:4489;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="10795,3415" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB5Bxe/xQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9PawIx&#10;FMTvBb9DeEJvNasH0dUoIoqF/oGqqMfH5rkbdvOyJKluv31TEHocZuY3zHzZ2UbcyAfjWMFwkIEg&#10;Lpw2XCo4HrYvExAhImtsHJOCHwqwXPSe5phrd+cvuu1jKRKEQ44KqhjbXMpQVGQxDFxLnLyr8xZj&#10;kr6U2uM9wW0jR1k2lhYNp4UKW1pXVNT7b6ug3H5cjpPPsz+973RTn8zGm7daqed+t5qBiNTF//Cj&#10;/aoVjKZj+DuTjoBc/AIAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB5Bxe/xQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,l10796,r,3415l,3415,,xe" filled="f" strokecolor="#231f20" strokeweight=".24pt">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,1481;10796,1481;10796,5970;0,5970;0,1481" o:connectangles="0,0,0,0,0"/>
                 </v:shape>
                 <w10:wrap anchorx="margin"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4398D77E" w14:textId="7C74E0A2" w:rsidR="00B86CAE" w:rsidRDefault="00B86CAE" w:rsidP="00B86CAE">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="0064194C">
+    <w:p w14:paraId="598FCA19" w14:textId="7F6D1A9F" w:rsidR="00B86CAE" w:rsidRPr="00296A92" w:rsidRDefault="00B86CAE" w:rsidP="00296A92">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00296A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">We welcome you as an applicant for employment with the </w:t>
       </w:r>
-      <w:r w:rsidR="00CA7161">
+      <w:r w:rsidR="00CA7161" w:rsidRPr="00296A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidRPr="0064194C">
+      <w:r w:rsidRPr="00296A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">ity of </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A37E15">
+      <w:r w:rsidRPr="00296A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text5"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="_______"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="00A37E15">
+      <w:r w:rsidRPr="00296A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00A37E15">
+      <w:r w:rsidRPr="00296A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00296A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00A37E15">
-        <w:rPr>
+      <w:r w:rsidRPr="00296A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:t>_______</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A37E15">
+      <w:r w:rsidRPr="00296A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="0064194C">
+      <w:r w:rsidRPr="00296A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. It is the </w:t>
       </w:r>
-      <w:r w:rsidR="00CA7161">
+      <w:r w:rsidR="00CA7161" w:rsidRPr="00296A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidRPr="0064194C">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00A37E15">
+      <w:r w:rsidRPr="00296A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ity </w:t>
+      </w:r>
+      <w:r w:rsidR="00296A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00296A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">f </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00296A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text5"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="_______"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="00A37E15">
+      <w:r w:rsidRPr="00296A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00A37E15">
+      <w:r w:rsidRPr="00296A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00296A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00A37E15">
-        <w:rPr>
+      <w:r w:rsidRPr="00296A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:t>_______</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A37E15">
+      <w:r w:rsidRPr="00296A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="00E27B57">
+      <w:r w:rsidR="00E27B57" w:rsidRPr="00296A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="0064194C">
-[...23 lines deleted...]
-      <w:r w:rsidRPr="00A37E15">
+      <w:r w:rsidRPr="00296A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s policy to provide equal opportunity in employment. The </w:t>
+      </w:r>
+      <w:r w:rsidR="00573113" w:rsidRPr="00296A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">city </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00296A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00296A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text5"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="_______"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="00A37E15">
+      <w:r w:rsidRPr="00296A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00A37E15">
+      <w:r w:rsidRPr="00296A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00296A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00A37E15">
-        <w:rPr>
+      <w:r w:rsidRPr="00296A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:t>_______</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A37E15">
+      <w:r w:rsidRPr="00296A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00296A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will not discriminate on the basis of race</w:t>
+      </w:r>
+      <w:r w:rsidR="00690713" w:rsidRPr="00296A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (including traits associated with race, including, but not limited to, hair texture and hair styles such as braids, locs and twists)</w:t>
+      </w:r>
+      <w:r w:rsidR="00573113" w:rsidRPr="00296A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00296A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> color, creed, age, religion, national origin, marital status, disability, sex, sexual orientation, </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA1778" w:rsidRPr="00296A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>gender identity</w:t>
+      </w:r>
+      <w:r w:rsidR="00630B80" w:rsidRPr="00296A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA1778" w:rsidRPr="00296A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0064194C">
-[...73 lines deleted...]
-      <w:r w:rsidR="009E367B">
+      <w:r w:rsidRPr="00296A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">familial status, status with regard to public assistance, local human rights commission activity or any other basis protected by law. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C490C4D" w14:textId="77777777" w:rsidR="00CA79A0" w:rsidRPr="00296A92" w:rsidRDefault="00CA79A0" w:rsidP="00B86CAE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1969E368" w14:textId="770D96B9" w:rsidR="00B86CAE" w:rsidRPr="00296A92" w:rsidRDefault="00B86CAE" w:rsidP="00B86CAE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00296A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please furnish complete information, so we may accurately and completely assess your qualifications. You may attach any other information </w:t>
+      </w:r>
+      <w:r w:rsidR="00573113" w:rsidRPr="00296A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">that </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00296A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">provides additional </w:t>
+      </w:r>
+      <w:r w:rsidR="008B30CD" w:rsidRPr="00296A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>details</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00296A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> about your qualifications for employment in the position you seek. Please refer to the Applicant Data Practices Advisory for </w:t>
+      </w:r>
+      <w:r w:rsidR="009E367B" w:rsidRPr="00296A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">guidance </w:t>
       </w:r>
-      <w:r w:rsidRPr="0064194C">
+      <w:r w:rsidRPr="00296A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">regarding </w:t>
       </w:r>
-      <w:r w:rsidR="009E367B">
+      <w:r w:rsidR="009E367B" w:rsidRPr="00296A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">how your application information will be used, the consequences of providing or not providing your information, and more. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E45C2F5" w14:textId="77777777" w:rsidR="00CA79A0" w:rsidRDefault="00CA79A0" w:rsidP="00B86CAE">
-[...12 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="0E45C2F5" w14:textId="77777777" w:rsidR="00CA79A0" w:rsidRPr="00296A92" w:rsidRDefault="00CA79A0" w:rsidP="00B86CAE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05F082E7" w14:textId="3666DA13" w:rsidR="00891255" w:rsidRPr="00296A92" w:rsidRDefault="00B86CAE" w:rsidP="00891255">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00296A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:r w:rsidR="00E80E48">
+      <w:r w:rsidR="00E80E48" w:rsidRPr="00296A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00296A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">ity of </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A37E15">
+      <w:r w:rsidRPr="00296A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text5"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="_______"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="00A37E15">
+      <w:r w:rsidRPr="00296A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00A37E15">
+      <w:r w:rsidRPr="00296A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00296A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00A37E15">
-        <w:rPr>
+      <w:r w:rsidRPr="00296A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:t>_______</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A37E15">
+      <w:r w:rsidRPr="00296A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00296A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> accommodates qualified persons with disabilities in all aspects of employment, including the application process. If you believe you need a reasonable</w:t>
       </w:r>
-      <w:r w:rsidR="00891255" w:rsidRPr="00891255">
-[...11 lines deleted...]
-      <w:r w:rsidR="00891255" w:rsidRPr="00A37E15">
+      <w:r w:rsidR="00891255" w:rsidRPr="00296A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> accommodation to complete the application process, please contact </w:t>
+      </w:r>
+      <w:r w:rsidR="00891255" w:rsidRPr="00296A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text5"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="_______"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="00891255" w:rsidRPr="00A37E15">
+      <w:r w:rsidR="00891255" w:rsidRPr="00296A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="00891255" w:rsidRPr="00A37E15">
+      <w:r w:rsidR="00891255" w:rsidRPr="00296A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00891255" w:rsidRPr="00296A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00891255" w:rsidRPr="00A37E15">
-        <w:rPr>
+      <w:r w:rsidR="00891255" w:rsidRPr="00296A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:t>_______</w:t>
       </w:r>
-      <w:r w:rsidR="00891255" w:rsidRPr="00A37E15">
+      <w:r w:rsidR="00891255" w:rsidRPr="00296A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="00891255">
+      <w:r w:rsidR="00891255" w:rsidRPr="00296A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> at </w:t>
       </w:r>
-      <w:r w:rsidR="00891255" w:rsidRPr="00A37E15">
+      <w:r w:rsidR="00891255" w:rsidRPr="00296A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text5"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="_______"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="00891255" w:rsidRPr="00A37E15">
+      <w:r w:rsidR="00891255" w:rsidRPr="00296A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="00891255" w:rsidRPr="00A37E15">
+      <w:r w:rsidR="00891255" w:rsidRPr="00296A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00891255" w:rsidRPr="00296A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00891255" w:rsidRPr="00A37E15">
-        <w:rPr>
+      <w:r w:rsidR="00891255" w:rsidRPr="00296A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:t>_______</w:t>
       </w:r>
-      <w:r w:rsidR="00891255" w:rsidRPr="00A37E15">
+      <w:r w:rsidR="00891255" w:rsidRPr="00296A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="00891255">
+      <w:r w:rsidR="00891255" w:rsidRPr="00296A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="084EDC31" w14:textId="76DA8A31" w:rsidR="00891255" w:rsidRDefault="00891255" w:rsidP="00891255">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1F7F1BDE" w14:textId="24C4FE16" w:rsidR="00B86CAE" w:rsidRDefault="00B86CAE" w:rsidP="00891255">
+    <w:p w14:paraId="1C96F646" w14:textId="77777777" w:rsidR="008B6410" w:rsidRDefault="008B6410" w:rsidP="00891255">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57C0DF56" w14:textId="77777777" w:rsidR="008B6410" w:rsidRDefault="008B6410" w:rsidP="00891255">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="711F5C15" w14:textId="77777777" w:rsidR="008B6410" w:rsidRDefault="008B6410" w:rsidP="00891255">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71DCCC81" w14:textId="77777777" w:rsidR="008B6410" w:rsidRDefault="008B6410" w:rsidP="00891255">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F8F890E" w14:textId="77777777" w:rsidR="008B6410" w:rsidRDefault="008B6410" w:rsidP="00891255">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62A33FC1" w14:textId="77777777" w:rsidR="008B6410" w:rsidRDefault="008B6410" w:rsidP="00891255">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26E0B814" w14:textId="77777777" w:rsidR="008B6410" w:rsidRDefault="008B6410" w:rsidP="00891255">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F6854F4" w14:textId="77777777" w:rsidR="008B6410" w:rsidRDefault="008B6410" w:rsidP="00891255">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10B368B5" w14:textId="77777777" w:rsidR="008B6410" w:rsidRDefault="008B6410" w:rsidP="00891255">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F7F1BDE" w14:textId="04BF37AC" w:rsidR="00B86CAE" w:rsidRDefault="008B6410" w:rsidP="00891255">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="231F20"/>
           <w:w w:val="84"/>
           <w:position w:val="-1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...4 lines deleted...]
-        <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="231F20"/>
           <w:w w:val="84"/>
           <w:position w:val="-1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Personal Information</w:t>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="00B86CAE" w:rsidRPr="00C4699F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="84"/>
+          <w:position w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ersonal Information</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="18" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5781"/>
         <w:gridCol w:w="3551"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B86CAE" w:rsidRPr="00E41CAB" w14:paraId="060D7441" w14:textId="77777777" w:rsidTr="00924B02">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11070" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="6A5CD2BC" w14:textId="4CEA03A5" w:rsidR="00B86CAE" w:rsidRPr="00E41CAB" w:rsidRDefault="00B86CAE" w:rsidP="00924B02">
+          <w:p w14:paraId="6A5CD2BC" w14:textId="699C5E3B" w:rsidR="00B86CAE" w:rsidRPr="00E41CAB" w:rsidRDefault="00B86CAE" w:rsidP="00924B02">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5340"/>
               </w:tabs>
               <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
               <w:ind w:right="-14"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-7"/>
                 <w:position w:val="-2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E41CAB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-7"/>
                 <w:position w:val="-2"/>
               </w:rPr>
               <w:t xml:space="preserve">Name: </w:t>
             </w:r>
             <w:r>
@@ -1003,102 +1212,166 @@
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-7"/>
                 <w:position w:val="-2"/>
               </w:rPr>
               <w:t xml:space="preserve">                         </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-7"/>
                 <w:position w:val="-2"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidRPr="00E41CAB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-7"/>
                 <w:position w:val="-2"/>
               </w:rPr>
-              <w:t>(</w:t>
+              <w:t xml:space="preserve">(Last)   </w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00E41CAB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-7"/>
                 <w:position w:val="-2"/>
               </w:rPr>
-              <w:t xml:space="preserve">Last)                    </w:t>
+              <w:t xml:space="preserve">                 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-7"/>
                 <w:position w:val="-2"/>
               </w:rPr>
-              <w:t xml:space="preserve">              </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00E41CAB">
+              <w:t xml:space="preserve">           </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-7"/>
                 <w:position w:val="-2"/>
               </w:rPr>
-              <w:t xml:space="preserve">(First)              </w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E41CAB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-7"/>
                 <w:position w:val="-2"/>
               </w:rPr>
-              <w:t xml:space="preserve">         </w:t>
-            </w:r>
+              <w:t xml:space="preserve">(First)   </w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00E41CAB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-7"/>
                 <w:position w:val="-2"/>
               </w:rPr>
-              <w:t>(M</w:t>
+              <w:t xml:space="preserve">         </w:t>
+            </w:r>
+            <w:r w:rsidR="00CC7946">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-7"/>
+                <w:position w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E41CAB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-7"/>
+                <w:position w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-7"/>
+                <w:position w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-7"/>
+                <w:position w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E41CAB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-7"/>
+                <w:position w:val="-2"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00E41CAB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-7"/>
+                <w:position w:val="-2"/>
+              </w:rPr>
+              <w:t>M</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-7"/>
                 <w:position w:val="-2"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
             <w:r w:rsidRPr="00E41CAB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-7"/>
                 <w:position w:val="-2"/>
               </w:rPr>
               <w:t xml:space="preserve">)              </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
@@ -1129,74 +1402,84 @@
                 <w:bCs/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-7"/>
                 <w:position w:val="-2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E41CAB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-7"/>
                 <w:position w:val="-2"/>
               </w:rPr>
               <w:t>Street Address</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B86CAE" w:rsidRPr="00E41CAB" w14:paraId="45265021" w14:textId="77777777" w:rsidTr="00924B02">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11070" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="41932604" w14:textId="77777777" w:rsidR="00B86CAE" w:rsidRPr="00E41CAB" w:rsidRDefault="00B86CAE" w:rsidP="00924B02">
+          <w:p w14:paraId="41932604" w14:textId="10E5D3B4" w:rsidR="00B86CAE" w:rsidRPr="00E41CAB" w:rsidRDefault="00B86CAE" w:rsidP="00924B02">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5340"/>
               </w:tabs>
               <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
               <w:ind w:right="-14"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-7"/>
                 <w:position w:val="-2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E41CAB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-7"/>
                 <w:position w:val="-2"/>
               </w:rPr>
-              <w:t>City, State, Zip</w:t>
+              <w:t xml:space="preserve">City, State, </w:t>
+            </w:r>
+            <w:r w:rsidR="00694812">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-7"/>
+                <w:position w:val="-2"/>
+              </w:rPr>
+              <w:t>ZIP code</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B86CAE" w:rsidRPr="00E41CAB" w14:paraId="74C62236" w14:textId="77777777" w:rsidTr="00924B02">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6930" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="69DCD24F" w14:textId="77777777" w:rsidR="00B86CAE" w:rsidRPr="00E41CAB" w:rsidRDefault="00B86CAE" w:rsidP="00924B02">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5340"/>
               </w:tabs>
               <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
               <w:ind w:right="-14"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-7"/>
                 <w:position w:val="-2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E41CAB">
@@ -1256,63 +1539,70 @@
               </w:tabs>
               <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
               <w:ind w:right="-14"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-7"/>
                 <w:position w:val="-2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E41CAB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-7"/>
                 <w:position w:val="-2"/>
               </w:rPr>
               <w:t>Email</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="67F70C13" w14:textId="1D550C0C" w:rsidR="00B86CAE" w:rsidRPr="000959D0" w:rsidRDefault="00B86CAE" w:rsidP="00B86CAE">
+    <w:p w14:paraId="1D5A52DA" w14:textId="77777777" w:rsidR="008B6410" w:rsidRDefault="008B6410" w:rsidP="00B86CAE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67F70C13" w14:textId="17727760" w:rsidR="00B86CAE" w:rsidRPr="000959D0" w:rsidRDefault="00B86CAE" w:rsidP="00B86CAE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="000959D0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Please print in INK or type when completing this application</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9350"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B86CAE" w14:paraId="3E0BF5F6" w14:textId="77777777" w:rsidTr="00B86CAE">
         <w:trPr>
           <w:trHeight w:val="350"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="0B9714F7" w14:textId="77777777" w:rsidR="00B86CAE" w:rsidRDefault="00B86CAE" w:rsidP="00924B02">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5140"/>
                 <w:tab w:val="left" w:pos="10880"/>
@@ -1390,82 +1680,82 @@
           </w:p>
           <w:p w14:paraId="0A7B9D85" w14:textId="77777777" w:rsidR="00B86CAE" w:rsidRPr="000959D0" w:rsidRDefault="00B86CAE" w:rsidP="00924B02">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:right="-14"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:color w:val="231F20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000959D0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:color w:val="231F20"/>
               </w:rPr>
               <w:t>Proof of citizenship or work eligibility will be required as a condition of employment.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="864" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4356B402" w14:textId="77777777" w:rsidR="00B86CAE" w:rsidRPr="009E128F" w:rsidRDefault="00B86CAE" w:rsidP="00924B02">
+          <w:p w14:paraId="04914582" w14:textId="77777777" w:rsidR="00B86CAE" w:rsidRDefault="008B30CD" w:rsidP="00924B02">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2280"/>
               </w:tabs>
               <w:spacing w:before="77" w:line="360" w:lineRule="auto"/>
               <w:ind w:right="-14"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="231F20"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E128F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="231F20"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4303FE02" wp14:editId="0B346E71">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4303FE02" wp14:editId="2375AC5A">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
-                        <wp:posOffset>519044</wp:posOffset>
+                        <wp:posOffset>518795</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>42518</wp:posOffset>
+                        <wp:posOffset>81584</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="100584" cy="100330"/>
                       <wp:effectExtent l="0" t="0" r="13970" b="13970"/>
                       <wp:wrapNone/>
                       <wp:docPr id="46" name="Text Box 46"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr txBox="1"/>
                             <wps:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="100584" cy="100330"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
                                 <a:schemeClr val="lt1"/>
                               </a:solidFill>
                               <a:ln w="6350">
                                 <a:solidFill>
                                   <a:prstClr val="black"/>
                                 </a:solidFill>
@@ -1490,79 +1780,79 @@
                               <w:txbxContent>
                                 <w:p w14:paraId="466342F0" w14:textId="77777777" w:rsidR="00B86CAE" w:rsidRDefault="00B86CAE" w:rsidP="00B86CAE"/>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
                     <v:shapetype w14:anchorId="4303FE02" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                       <v:stroke joinstyle="miter"/>
                       <v:path gradientshapeok="t" o:connecttype="rect"/>
                     </v:shapetype>
-                    <v:shape id="Text Box 46" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:40.85pt;margin-top:3.35pt;width:7.9pt;height:7.9pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAfaFJ5fAIAAIwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+w82nVBnCJL0WFA&#10;0RZLh54VWUqEyqImKbGzXz9Kdl5dLx12kSnz4+sTycl1U2myFc4rMAXt93JKhOFQKrMq6M+n209X&#10;lPjATMk0GFHQnfD0evrxw6S2YzGANehSOIJOjB/XtqDrEOw4yzxfi4r5HlhhUCnBVSzg1a2y0rEa&#10;vVc6G+T5ZVaDK60DLrzHvzetkk6TfykFDw9SehGILijmFtLp0rmMZzadsPHKMbtWvEuD/UMWFVMG&#10;gx5c3bDAyMapv1xVijvwIEOPQ5WBlIqLVANW089fVbNYMytSLUiOtwea/P9zy++3C/voSGi+QoMP&#10;GAmprR97/BnraaSr4hczJahHCncH2kQTCI9GeX5xNaKEowrl4TDRmh2NrfPhm4CKRKGgDl8lkcW2&#10;dz5gQITuITGWB63KW6V1usROEHPtyJbhG+qQUkSLM5Q2pC7o5fAiT47PdNH1wX6pGX+JRZ57wJs2&#10;MZxIPdOldSQiSWGnRcRo80NIosrExxs5Ms6FOeSZ0BElsaL3GHb4Y1bvMW7rQIsUGUw4GFfKgGtZ&#10;Oqe2fNlTK1s8knRSdxRDs2y6BllCucO+cdCOlLf8ViHRd8yHR+ZwhrBVcC+EBzykBnwd6CRK1uB+&#10;v/U/4rG1UUtJjTNZUP9rw5ygRH832PRf+qNRHOJ0GV18HuDFnWqWpxqzqeaALdPHDWR5EiM+6L0o&#10;HVTPuD5mMSqqmOEYu6BhL85Duylw/XAxmyUQjq1l4c4sLI+uI72xwZ6aZ+Zs1+ABJ+Me9tPLxq/6&#10;vMVGSwOzTQCp0hBEgltWO+Jx5FOfdusp7pTTe0Idl+j0DwAAAP//AwBQSwMEFAAGAAgAAAAhANE8&#10;xqLaAAAABgEAAA8AAABkcnMvZG93bnJldi54bWxMjsFOwzAQRO9I/IO1SNyo00ht05BNBahw4URB&#10;nLfx1o6I7ch20/D3mBOcRqMZzbxmN9tBTBxi7x3CclGAYNd51TuN8PH+fFeBiImcosE7RvjmCLv2&#10;+qqhWvmLe+PpkLTIIy7WhGBSGmspY2fYUlz4kV3OTj5YStkGLVWgSx63gyyLYi0t9S4/GBr5yXD3&#10;dThbhP2j3uquomD2ler7af48veoXxNub+eEeROI5/ZXhFz+jQ5uZjv7sVBQDQrXc5CbCOkuOt5sV&#10;iCNCWa5Ato38j9/+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAB9oUnl8AgAAjAUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhANE8xqLaAAAABgEA&#10;AA8AAAAAAAAAAAAAAAAA1gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+                    <v:shape id="Text Box 46" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:40.85pt;margin-top:6.4pt;width:7.9pt;height:7.9pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAfaFJ5fAIAAIwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+w82nVBnCJL0WFA&#10;0RZLh54VWUqEyqImKbGzXz9Kdl5dLx12kSnz4+sTycl1U2myFc4rMAXt93JKhOFQKrMq6M+n209X&#10;lPjATMk0GFHQnfD0evrxw6S2YzGANehSOIJOjB/XtqDrEOw4yzxfi4r5HlhhUCnBVSzg1a2y0rEa&#10;vVc6G+T5ZVaDK60DLrzHvzetkk6TfykFDw9SehGILijmFtLp0rmMZzadsPHKMbtWvEuD/UMWFVMG&#10;gx5c3bDAyMapv1xVijvwIEOPQ5WBlIqLVANW089fVbNYMytSLUiOtwea/P9zy++3C/voSGi+QoMP&#10;GAmprR97/BnraaSr4hczJahHCncH2kQTCI9GeX5xNaKEowrl4TDRmh2NrfPhm4CKRKGgDl8lkcW2&#10;dz5gQITuITGWB63KW6V1usROEHPtyJbhG+qQUkSLM5Q2pC7o5fAiT47PdNH1wX6pGX+JRZ57wJs2&#10;MZxIPdOldSQiSWGnRcRo80NIosrExxs5Ms6FOeSZ0BElsaL3GHb4Y1bvMW7rQIsUGUw4GFfKgGtZ&#10;Oqe2fNlTK1s8knRSdxRDs2y6BllCucO+cdCOlLf8ViHRd8yHR+ZwhrBVcC+EBzykBnwd6CRK1uB+&#10;v/U/4rG1UUtJjTNZUP9rw5ygRH832PRf+qNRHOJ0GV18HuDFnWqWpxqzqeaALdPHDWR5EiM+6L0o&#10;HVTPuD5mMSqqmOEYu6BhL85Duylw/XAxmyUQjq1l4c4sLI+uI72xwZ6aZ+Zs1+ABJ+Me9tPLxq/6&#10;vMVGSwOzTQCp0hBEgltWO+Jx5FOfdusp7pTTe0Idl+j0DwAAAP//AwBQSwMEFAAGAAgAAAAhAH7W&#10;2M/bAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo00i0bohTASpcONEi&#10;ztvYtS1iO7LdNPw9ywmOszOaedtuZz+wSafsYpCwXFTAdOijcsFI+Di83AlguWBQOMSgJXzrDNvu&#10;+qrFRsVLeNfTvhhGJSE3KMGWMjac595qj3kRRx3IO8XksZBMhquEFyr3A6+rasU9ukALFkf9bHX/&#10;tT97CbsnszG9wGR3Qjk3zZ+nN/Mq5e3N/PgArOi5/IXhF5/QoSOmYzwHldkgQSzXlKR7TR+Qv1nf&#10;AztKqMUKeNfy//zdDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAfaFJ5fAIAAIwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQB+1tjP2wAAAAcB&#10;AAAPAAAAAAAAAAAAAAAAANYEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                       <v:textbox>
                         <w:txbxContent>
                           <w:p w14:paraId="466342F0" w14:textId="77777777" w:rsidR="00B86CAE" w:rsidRDefault="00B86CAE" w:rsidP="00B86CAE"/>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="009E128F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="231F20"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="757DA51D" wp14:editId="70342EFC">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="757DA51D" wp14:editId="311B3620">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
-                        <wp:posOffset>1408</wp:posOffset>
+                        <wp:posOffset>9222</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>45609</wp:posOffset>
+                        <wp:posOffset>84842</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="100584" cy="100584"/>
                       <wp:effectExtent l="0" t="0" r="13970" b="13970"/>
                       <wp:wrapNone/>
                       <wp:docPr id="5" name="Text Box 5"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr txBox="1"/>
                             <wps:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="100584" cy="100584"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
                                 <a:schemeClr val="lt1"/>
                               </a:solidFill>
                               <a:ln w="6350">
                                 <a:solidFill>
                                   <a:prstClr val="black"/>
                                 </a:solidFill>
@@ -1586,408 +1876,602 @@
                             <wps:txbx>
                               <w:txbxContent>
                                 <w:p w14:paraId="0652E7E1" w14:textId="77777777" w:rsidR="00B86CAE" w:rsidRDefault="00B86CAE" w:rsidP="00B86CAE"/>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape w14:anchorId="757DA51D" id="Text Box 5" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:.1pt;margin-top:3.6pt;width:7.9pt;height:7.9pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQABp2SEewIAAJMFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+10adcFdYqsRYcB&#10;xVqsHXpWZKkRKouaxMTOfv0o2fnqeumwi0yajxT5RPL8omssW6kQDbiKj45KzpSTUBv3VPGfD9cf&#10;zjiLKFwtLDhV8bWK/GL6/t156yfqGBZgaxUYBXFx0vqKLxD9pCiiXKhGxCPwypFRQ2gEkhqeijqI&#10;lqI3tjguy9OihVD7AFLFSH+veiOf5vhaK4m3WkeFzFaccsN8hnzO01lMz8XkKQi/MHJIQ/xDFo0w&#10;ji7dhroSKNgymL9CNUYGiKDxSEJTgNZGqlwDVTMqX1RzvxBe5VqInOi3NMX/F1Z+X937u8Cw+wId&#10;PWAipPVxEulnqqfToUlfypSRnShcb2lTHTKZnMry5GzMmSTTIFOUYufsQ8SvChqWhIoHepVMlljd&#10;ROyhG0i6K4I19bWxNiupE9SlDWwl6A0t5hQp+AHKOtZW/PTjSZkDH9hS6K3/3Ar5nIo8jECadek6&#10;lXtmSGtHRJZwbVXCWPdDaWbqzMcrOQopldvmmdEJpamitzgO+F1Wb3Hu6yCPfDM43Do3xkHoWTqk&#10;tn7eUKt7PJG0V3cSsZt3VPhen8yhXlP7BOgnK3p5bYjvGxHxTgQaJeoYWg94S4e2QI8Eg8TZAsLv&#10;1/4nPHU4WTlraTQrHn8tRVCc2W+Oev/zaDxOs5yV8cmnY1LCvmW+b3HL5hKoc0a0iLzMYsKj3Yg6&#10;QPNIW2SWbiWTcJLurjhuxEvsFwZtIalmswyi6fUCb9y9lyl0Yjn12UP3KIIf+hxpQL7DZojF5EW7&#10;99jk6WC2RNAmz0LiuWd14J8mP7frsKXSatnXM2q3S6d/AAAA//8DAFBLAwQUAAYACAAAACEAJAJo&#10;EdcAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/DMAyF70j8h8hI3FjKkEYpTSdAgwsnNsTZ&#10;a7wkokmqJOvKv8c7wcmy39Pz99r17AcxUcouBgW3iwoEhT5qF4yCz93rTQ0iFwwahxhIwQ9lWHeX&#10;Fy02Op7CB03bYgSHhNygAlvK2EiZe0se8yKOFFg7xOSx8JqM1AlPHO4HuayqlfToAn+wONKLpf57&#10;e/QKNs/mwfQ1JruptXPT/HV4N29KXV/NT48gCs3lzwxnfEaHjpn28Rh0FoOCJfsU3PM4iyvutefj&#10;XQWya+V/+O4XAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAA&#10;AAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAAadkhHsCAACTBQAADgAAAAAA&#10;AAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAJAJoEdcAAAAEAQAADwAA&#10;AAAAAAAAAAAAAADVBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANkFAAAAAA==&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+                    <v:shape w14:anchorId="757DA51D" id="Text Box 5" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:.75pt;margin-top:6.7pt;width:7.9pt;height:7.9pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQABp2SEewIAAJMFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+10adcFdYqsRYcB&#10;xVqsHXpWZKkRKouaxMTOfv0o2fnqeumwi0yajxT5RPL8omssW6kQDbiKj45KzpSTUBv3VPGfD9cf&#10;zjiLKFwtLDhV8bWK/GL6/t156yfqGBZgaxUYBXFx0vqKLxD9pCiiXKhGxCPwypFRQ2gEkhqeijqI&#10;lqI3tjguy9OihVD7AFLFSH+veiOf5vhaK4m3WkeFzFaccsN8hnzO01lMz8XkKQi/MHJIQ/xDFo0w&#10;ji7dhroSKNgymL9CNUYGiKDxSEJTgNZGqlwDVTMqX1RzvxBe5VqInOi3NMX/F1Z+X937u8Cw+wId&#10;PWAipPVxEulnqqfToUlfypSRnShcb2lTHTKZnMry5GzMmSTTIFOUYufsQ8SvChqWhIoHepVMlljd&#10;ROyhG0i6K4I19bWxNiupE9SlDWwl6A0t5hQp+AHKOtZW/PTjSZkDH9hS6K3/3Ar5nIo8jECadek6&#10;lXtmSGtHRJZwbVXCWPdDaWbqzMcrOQopldvmmdEJpamitzgO+F1Wb3Hu6yCPfDM43Do3xkHoWTqk&#10;tn7eUKt7PJG0V3cSsZt3VPhen8yhXlP7BOgnK3p5bYjvGxHxTgQaJeoYWg94S4e2QI8Eg8TZAsLv&#10;1/4nPHU4WTlraTQrHn8tRVCc2W+Oev/zaDxOs5yV8cmnY1LCvmW+b3HL5hKoc0a0iLzMYsKj3Yg6&#10;QPNIW2SWbiWTcJLurjhuxEvsFwZtIalmswyi6fUCb9y9lyl0Yjn12UP3KIIf+hxpQL7DZojF5EW7&#10;99jk6WC2RNAmz0LiuWd14J8mP7frsKXSatnXM2q3S6d/AAAA//8DAFBLAwQUAAYACAAAACEA0cG4&#10;LdkAAAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyOzU7DMBCE70i8g7VI3KhDyk8a4lSAChdOFMR5&#10;G2/tiHgd2W4a3h73BKfRaEYzX7Oe3SAmCrH3rOB6UYAg7rzu2Sj4/Hi5qkDEhKxx8EwKfijCuj0/&#10;a7DW/sjvNG2TEXmEY40KbEpjLWXsLDmMCz8S52zvg8OUbTBSBzzmcTfIsijupMOe84PFkZ4tdd/b&#10;g1OweTIr01UY7KbSfT/NX/s386rU5cX8+AAi0Zz+ynDCz+jQZqadP7COYsj+NhezLG9AnOL7JYid&#10;gnJVgmwb+R+//QUAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQABp2SEewIAAJMFAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDRwbgt2QAAAAYBAAAP&#10;AAAAAAAAAAAAAAAAANUEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA2wUAAAAA&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                       <v:textbox>
                         <w:txbxContent>
                           <w:p w14:paraId="0652E7E1" w14:textId="77777777" w:rsidR="00B86CAE" w:rsidRDefault="00B86CAE" w:rsidP="00B86CAE"/>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidRPr="009E128F">
+            <w:r w:rsidR="00B86CAE" w:rsidRPr="009E128F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="231F20"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">    Yes       No</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...27 lines deleted...]
-          <w:p w14:paraId="733677C3" w14:textId="6F5E0000" w:rsidR="00885DD5" w:rsidRPr="009E128F" w:rsidRDefault="00885DD5" w:rsidP="00924B02">
+          <w:p w14:paraId="12C5F8DC" w14:textId="028196DC" w:rsidR="008B30CD" w:rsidRDefault="008B30CD" w:rsidP="00924B02">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2280"/>
               </w:tabs>
               <w:spacing w:before="77" w:line="360" w:lineRule="auto"/>
               <w:ind w:right="-14"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="231F20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4356B402" w14:textId="1E5ED0F4" w:rsidR="008B30CD" w:rsidRPr="009E128F" w:rsidRDefault="008B30CD" w:rsidP="00924B02">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2280"/>
+              </w:tabs>
+              <w:spacing w:before="77" w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-14"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="231F20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009E128F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="231F20"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
-[...7 lines deleted...]
-              </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251720704" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="17CAC3E9" wp14:editId="0D503833">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251726848" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="092089A3" wp14:editId="20A141D6">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
-                        <wp:posOffset>-2540</wp:posOffset>
+                        <wp:posOffset>3810</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>54610</wp:posOffset>
+                        <wp:posOffset>20320</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="100330" cy="100330"/>
                       <wp:effectExtent l="0" t="0" r="13970" b="13970"/>
                       <wp:wrapNone/>
-                      <wp:docPr id="28" name="Text Box 28"/>
+                      <wp:docPr id="1908535011" name="Text Box 1908535011"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr txBox="1"/>
                             <wps:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="100330" cy="100330"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
-                                <a:sysClr val="window" lastClr="FFFFFF"/>
+                                <a:schemeClr val="lt1"/>
                               </a:solidFill>
                               <a:ln w="6350">
                                 <a:solidFill>
                                   <a:prstClr val="black"/>
                                 </a:solidFill>
                               </a:ln>
                               <a:effectLst/>
                             </wps:spPr>
+                            <wps:style>
+                              <a:lnRef idx="0">
+                                <a:schemeClr val="accent1"/>
+                              </a:lnRef>
+                              <a:fillRef idx="0">
+                                <a:schemeClr val="accent1"/>
+                              </a:fillRef>
+                              <a:effectRef idx="0">
+                                <a:schemeClr val="accent1"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor">
+                                <a:schemeClr val="dk1"/>
+                              </a:fontRef>
+                            </wps:style>
                             <wps:txbx>
                               <w:txbxContent>
-                                <w:p w14:paraId="7E6C760B" w14:textId="77777777" w:rsidR="00885DD5" w:rsidRDefault="00885DD5" w:rsidP="00885DD5"/>
+                                <w:p w14:paraId="5E2F77DB" w14:textId="77777777" w:rsidR="008B30CD" w:rsidRDefault="008B30CD" w:rsidP="008B30CD"/>
+                              </w:txbxContent>
+                            </wps:txbx>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="margin">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="margin">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:shape w14:anchorId="092089A3" id="Text Box 1908535011" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:.3pt;margin-top:1.6pt;width:7.9pt;height:7.9pt;z-index:251726848;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCo0nPFfAIAAJMFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+2kj21BnSJr0WFA&#10;sRZrh54VWWqEyqImMbGzXz9Kdl5dLx12kUnzI0V+Inl+0TWWrVSIBlzFR0clZ8pJqI17qvjPh+sP&#10;nziLKFwtLDhV8bWK/GL6/t156ydqDAuwtQqMgrg4aX3FF4h+UhRRLlQj4hF45cioITQCSQ1PRR1E&#10;S9EbW4zL8qxoIdQ+gFQx0t+r3sinOb7WSuKt1lEhsxWn3DCfIZ/zdBbTczF5CsIvjBzSEP+QRSOM&#10;o0u3oa4ECrYM5q9QjZEBImg8ktAUoLWRKtdA1YzKF9XcL4RXuRYiJ/otTfH/hZXfV/f+LjDsvkBH&#10;D5gIaX2cRPqZ6ul0aNKXMmVkJwrXW9pUh0wmp7I8PiaLJNMgU5Ri5+xDxK8KGpaEigd6lUyWWN1E&#10;7KEbSLorgjX1tbE2K6kT1KUNbCXoDS3mFCn4Aco61lb87Pi0zIEPbCn01n9uhXxORR5GIM26dJ3K&#10;PTOktSMiS7i2KmGs+6E0M3Xm45UchZTKbfPM6ITSVNFbHAf8Lqu3OPd1kEe+GRxunRvjIPQsHVJb&#10;P2+o1T2eSNqrO4nYzTsqvOLjTZ/MoV5T+wToJyt6eW2I7xsR8U4EGiXqC1oPeEuHtkCPBIPE2QLC&#10;79f+Jzx1OFk5a2k0Kx5/LUVQnNlvjnr/8+jkJM1yVk5OP45JCfuW+b7FLZtLoM4Z0SLyMosJj3Yj&#10;6gDNI22RWbqVTMJJurviuBEvsV8YtIWkms0yiKbXC7xx916m0Inl1GcP3aMIfuhzpAH5DpshFpMX&#10;7d5jk6eD2RJBmzwLieee1YF/mvzcrsOWSqtlX8+o3S6d/gEAAP//AwBQSwMEFAAGAAgAAAAhAFAK&#10;B43YAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMjsFOwzAQRO9I/IO1SNyo04KiNMSpABUunCiI&#10;8zbe2lbjdRS7afh73BOcRqMZzbxmM/teTDRGF1jBclGAIO6CdmwUfH2+3lUgYkLW2AcmBT8UYdNe&#10;XzVY63DmD5p2yYg8wrFGBTaloZYydpY8xkUYiHN2CKPHlO1opB7xnMd9L1dFUUqPjvODxYFeLHXH&#10;3ckr2D6btekqHO220s5N8/fh3bwpdXszPz2CSDSnvzJc8DM6tJlpH06so+gVlLmn4H4F4hKWDyD2&#10;WdcFyLaR/+HbXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCo0nPFfAIAAJMFAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBQCgeN2AAAAAQBAAAP&#10;AAAAAAAAAAAAAAAAANYEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA2wUAAAAA&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+                      <v:textbox>
+                        <w:txbxContent>
+                          <w:p w14:paraId="5E2F77DB" w14:textId="77777777" w:rsidR="008B30CD" w:rsidRDefault="008B30CD" w:rsidP="008B30CD"/>
+                        </w:txbxContent>
+                      </v:textbox>
+                    </v:shape>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r w:rsidRPr="009E128F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="231F20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251728896" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="14B4E537" wp14:editId="3682EE91">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>511506</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>19050</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="102870" cy="99695"/>
+                      <wp:effectExtent l="0" t="0" r="11430" b="14605"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="819852270" name="Text Box 819852270"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr txBox="1"/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="102870" cy="99695"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:solidFill>
+                                <a:schemeClr val="lt1"/>
+                              </a:solidFill>
+                              <a:ln w="6350">
+                                <a:solidFill>
+                                  <a:prstClr val="black"/>
+                                </a:solidFill>
+                              </a:ln>
+                              <a:effectLst/>
+                            </wps:spPr>
+                            <wps:style>
+                              <a:lnRef idx="0">
+                                <a:schemeClr val="accent1"/>
+                              </a:lnRef>
+                              <a:fillRef idx="0">
+                                <a:schemeClr val="accent1"/>
+                              </a:fillRef>
+                              <a:effectRef idx="0">
+                                <a:schemeClr val="accent1"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor">
+                                <a:schemeClr val="dk1"/>
+                              </a:fontRef>
+                            </wps:style>
+                            <wps:txbx>
+                              <w:txbxContent>
+                                <w:p w14:paraId="5D5F438A" w14:textId="77777777" w:rsidR="008B30CD" w:rsidRDefault="008B30CD" w:rsidP="008B30CD"/>
+                              </w:txbxContent>
+                            </wps:txbx>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="margin">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="margin">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:shape w14:anchorId="14B4E537" id="Text Box 819852270" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:40.3pt;margin-top:1.5pt;width:8.1pt;height:7.85pt;z-index:251728896;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAPI3d2fwIAAJIFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtPGzEQvlfqf7B8L5uEZyI2KAVRVUKA&#10;ChVnx2sTC6/HtSfZTX99x97NA8qFqhfveOeb1+eZOb9oa8tWKkQDruTDgwFnykmojHsu+c/H6y9n&#10;nEUUrhIWnCr5WkV+Mf386bzxEzWCBdhKBUZOXJw0vuQLRD8piigXqhbxALxypNQQaoF0Dc9FFURD&#10;3mtbjAaDk6KBUPkAUsVIf686JZ9m/1oriXdaR4XMlpxyw3yGfM7TWUzPxeQ5CL8wsk9D/EMWtTCO&#10;gm5dXQkUbBnMX65qIwNE0HggoS5AayNVroGqGQ7eVPOwEF7lWoic6Lc0xf/nVt6uHvx9YNh+hZYe&#10;MBHS+DiJ9DPV0+pQpy9lykhPFK63tKkWmUxGg9HZKWkkqcbjk/FxclLsbH2I+E1BzZJQ8kCPkrkS&#10;q5uIHXQDSaEiWFNdG2vzJTWCurSBrQQ9ocWcITl/hbKONSU/OTweZMevdMn11n5uhXzp09tDkT/r&#10;UjiVW6ZPa8dDlnBtVcJY90NpZqpMxzs5CimV2+aZ0QmlqaKPGPb4XVYfMe7qIIscGRxujWvjIHQs&#10;vaa2etlQqzs8veFe3UnEdt5S4SU/3LTJHKo1dU+AbrCil9eG+L4REe9FoEmitqDtgHd0aAv0SNBL&#10;nC0g/H7vf8JTg5OWs4Yms+Tx11IExZn97qj1x8OjozTK+XJ0fDqiS9jXzPc1bllfAnXOkPaQl1lM&#10;eLQbUQeon2iJzFJUUgknKXbJcSNeYrcvaAlJNZtlEA2vF3jjHrxMrhPLqc8e2ycRfN/nSPNxC5sZ&#10;FpM37d5hk6WD2RJBmzwLieeO1Z5/Gvw8Tf2SSptl/55Ru1U6/QMAAP//AwBQSwMEFAAGAAgAAAAh&#10;AMLQwH7YAAAABgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoA0jBDXEqQIUL&#10;JwrivI1dOyJeR7abhr9nOcFxNU+zb9rNEkYx25SHSBquVxUIS300AzkNH+/PVwpELkgGx0hWw7fN&#10;sOnOz1psTDzRm513xQkuodygBl/K1EiZe28D5lWcLHF2iClg4TM5aRKeuDyM8qaqahlwIP7gcbJP&#10;3vZfu2PQsH10a9crTH6rzDDMy+fh1b1ofXmxPNyDKHYpfzD86rM6dOy0j0cyWYwaVFUzqeGWF3G8&#10;rnnInjF1B7Jr5X/97gcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAPI3d2fwIAAJIFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDC0MB+2AAAAAYB&#10;AAAPAAAAAAAAAAAAAAAAANkEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+                      <v:textbox>
+                        <w:txbxContent>
+                          <w:p w14:paraId="5D5F438A" w14:textId="77777777" w:rsidR="008B30CD" w:rsidRDefault="008B30CD" w:rsidP="008B30CD"/>
+                        </w:txbxContent>
+                      </v:textbox>
+                    </v:shape>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r w:rsidRPr="009E128F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="231F20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    Yes       No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00885DD5" w14:paraId="0B9D56C0" w14:textId="77777777" w:rsidTr="009E128F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4136" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="35435591" w14:textId="0A5120EC" w:rsidR="00885DD5" w:rsidRPr="00885DD5" w:rsidRDefault="00885DD5" w:rsidP="00924B02">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-14"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="231F20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F33E47">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Will your continued employment require employer sponsorship?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="864" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="733677C3" w14:textId="1C812A98" w:rsidR="00885DD5" w:rsidRPr="009E128F" w:rsidRDefault="00885DD5" w:rsidP="00924B02">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2280"/>
+              </w:tabs>
+              <w:spacing w:before="77" w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-14"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="231F20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B86CAE" w14:paraId="6EF4E5D0" w14:textId="77777777" w:rsidTr="009E128F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4136" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="114265D1" w14:textId="2FE134E4" w:rsidR="00B86CAE" w:rsidRPr="000720FC" w:rsidRDefault="00B86CAE" w:rsidP="00924B02">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-14"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="231F20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="231F20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Are you at least 18 years </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00CC7946">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="231F20"/>
+              </w:rPr>
+              <w:t>old?*</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00E27B57">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="231F20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C41826">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="231F20"/>
+              </w:rPr>
+              <w:t>[*</w:t>
+            </w:r>
+            <w:r w:rsidR="00C41826">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="231F20"/>
+              </w:rPr>
+              <w:t>Cities will want to ensure they</w:t>
+            </w:r>
+            <w:r w:rsidR="00C41826" w:rsidRPr="00C41826">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="231F20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ask if </w:t>
+            </w:r>
+            <w:r w:rsidR="00C41826">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="231F20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">applicants are </w:t>
+            </w:r>
+            <w:r w:rsidR="00C41826" w:rsidRPr="00C41826">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="231F20"/>
+              </w:rPr>
+              <w:t>at least 18 years old. This is necessary to comply with state and federal child labor laws. Do not ask for the dat</w:t>
+            </w:r>
+            <w:r w:rsidR="00C41826">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="231F20"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidR="00C41826" w:rsidRPr="00C41826">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="231F20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of birth, however. The only information needed, to begin with, is whether the applicant is at least 18 years old.</w:t>
+            </w:r>
+            <w:r w:rsidR="00C41826">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="231F20"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="864" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B48B282" w14:textId="15BCD78B" w:rsidR="00B86CAE" w:rsidRPr="009E128F" w:rsidRDefault="008B30CD" w:rsidP="00924B02">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2280"/>
+              </w:tabs>
+              <w:spacing w:before="77" w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-14"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="231F20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009E128F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="231F20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="46B92F8E" wp14:editId="324A6061">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>635</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>80976</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="100330" cy="100330"/>
+                      <wp:effectExtent l="0" t="0" r="13970" b="13970"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="6" name="Text Box 6"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr txBox="1"/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="100330" cy="100330"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:solidFill>
+                                <a:schemeClr val="lt1"/>
+                              </a:solidFill>
+                              <a:ln w="6350">
+                                <a:solidFill>
+                                  <a:prstClr val="black"/>
+                                </a:solidFill>
+                              </a:ln>
+                              <a:effectLst/>
+                            </wps:spPr>
+                            <wps:style>
+                              <a:lnRef idx="0">
+                                <a:schemeClr val="accent1"/>
+                              </a:lnRef>
+                              <a:fillRef idx="0">
+                                <a:schemeClr val="accent1"/>
+                              </a:fillRef>
+                              <a:effectRef idx="0">
+                                <a:schemeClr val="accent1"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor">
+                                <a:schemeClr val="dk1"/>
+                              </a:fontRef>
+                            </wps:style>
+                            <wps:txbx>
+                              <w:txbxContent>
+                                <w:p w14:paraId="360B2E0C" w14:textId="77777777" w:rsidR="00B86CAE" w:rsidRDefault="00B86CAE" w:rsidP="00B86CAE"/>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape w14:anchorId="17CAC3E9" id="Text Box 28" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:-.2pt;margin-top:4.3pt;width:7.9pt;height:7.9pt;z-index:251720704;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAJ6EUcRQIAAKEEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+w82nVGnCJLkWFA&#10;0RZIh54VWYqFyaImKbGzXz9KzqvtTsNyUEiR+kh+JD297RpNdsJ5Baakw0FOiTAcKmU2Jf3xvPx0&#10;Q4kPzFRMgxEl3QtPb2cfP0xbW4gR1KAr4QiCGF+0tqR1CLbIMs9r0TA/ACsMGiW4hgVU3SarHGsR&#10;vdHZKM+vsxZcZR1w4T3e3vVGOkv4UgoeHqX0IhBdUswtpNOlcx3PbDZlxcYxWyt+SIP9QxYNUwaD&#10;nqDuWGBk69Q7qEZxBx5kGHBoMpBScZFqwGqG+ZtqVjWzItWC5Hh7osn/P1j+sFvZJ0dC9xU6bGAk&#10;pLW+8HgZ6+mka+I/ZkrQjhTuT7SJLhAeH+X5eIwWjqaDjCjZ+bF1PnwT0JAolNRhVxJZbHfvQ+96&#10;dImxPGhVLZXWSdn7hXZkx7CB2PcKWko08wEvS7pMv5gzRnv1TBvSlvR6fJWnSK9sMdYJc60Z//ke&#10;AfG0ifFFGqJDnmdmohS6dUdUVdLRkbU1VHsk00E/Z97ypcJg95jvE3M4WMgSLkt4xENqwAzhIFFS&#10;g/v9t/voj/1GKyUtDmpJ/a8tcwJp+G5wEr4MJ5M42UmZXH0eoeIuLetLi9k2C0Aqh7iWlicx+gd9&#10;FKWD5gV3ah6jookZjrFLGo7iIvTrgzvJxXyenHCWLQv3ZmV5hI68RZKfuxfm7KHrAcflAY4jzYo3&#10;ze9940sD820AqdJkRJ57VrHHUcE9SN0+7GxctEs9eZ2/LLM/AAAA//8DAFBLAwQUAAYACAAAACEA&#10;9oW/rdgAAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyOwU7DMBBE70j8g7VI3FqHKlQhZFMhJI4I&#10;EXqAm2tvE5d4HcVuGvr1uCc4jmb05lWb2fViojFYzwh3ywwEsfbGcouw/XhZFCBCVGxU75kQfijA&#10;pr6+qlRp/InfaWpiKxKEQ6kQuhiHUsqgO3IqLP1AnLq9H52KKY6tNKM6Jbjr5SrL1tIpy+mhUwM9&#10;d6S/m6NDMPzpWX/Z17PlRtuH81tx0BPi7c389Agi0hz/xnDRT+pQJ6edP7IJokdY5GmIUKxBXNr7&#10;FHcIqzwHWVfyv339CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAnoRRxFAgAAoQQAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAPaFv63YAAAABQEA&#10;AA8AAAAAAAAAAAAAAAAAnwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACkBQAAAAA=&#10;" fillcolor="window" strokeweight=".5pt">
+                    <v:shape w14:anchorId="46B92F8E" id="Text Box 6" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:.05pt;margin-top:6.4pt;width:7.9pt;height:7.9pt;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBpdUFXfAIAAJMFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+20abcFdYqsRYcB&#10;xVqsHXpWZKkRKouaxMTOfv0o2fnqeumwi0yajxT5RPL8omssW6kQDbiKj45KzpSTUBv3VPGfD9cf&#10;PnEWUbhaWHCq4msV+cX0/bvz1k/UMSzA1iowCuLipPUVXyD6SVFEuVCNiEfglSOjhtAIJDU8FXUQ&#10;LUVvbHFclmdFC6H2AaSKkf5e9UY+zfG1VhJvtY4Kma045Yb5DPmcp7OYnovJUxB+YeSQhviHLBph&#10;HF26DXUlULBlMH+FaowMEEHjkYSmAK2NVLkGqmZUvqjmfiG8yrUQOdFvaYr/L6z8vrr3d4Fh9wU6&#10;esBESOvjJNLPVE+nQ5O+lCkjO1G43tKmOmQyOZXlyQlZJJkGmaIUO2cfIn5V0LAkVDzQq2SyxOom&#10;Yg/dQNJdEaypr421WUmdoC5tYCtBb2gxp0jBD1DWsbbiZyenZQ58YEuht/5zK+RzKvIwAmnWpetU&#10;7pkhrR0RWcK1VQlj3Q+lmakzH6/kKKRUbptnRieUpore4jjgd1m9xbmvgzzyzeBw69wYB6Fn6ZDa&#10;+nlDre7xRNJe3UnEbt5R4RUfb/pkDvWa2idAP1nRy2tDfN+IiHci0ChRX9B6wFs6tAV6JBgkzhYQ&#10;fr/2P+Gpw8nKWUujWfH4aymC4sx+c9T7n0fjcZrlrIxPPx6TEvYt832LWzaXQJ0zokXkZRYTHu1G&#10;1AGaR9ois3QrmYSTdHfFcSNeYr8waAtJNZtlEE2vF3jj7r1MoRPLqc8eukcR/NDnSAPyHTZDLCYv&#10;2r3HJk8HsyWCNnkWEs89qwP/NPm5XYctlVbLvp5Ru106/QMAAP//AwBQSwMEFAAGAAgAAAAhAFnh&#10;bwDXAAAABQEAAA8AAABkcnMvZG93bnJldi54bWxMjsFOwzAQRO9I/IO1SNyoQySqNMSpABUunGgR&#10;5228tS3idRS7afh7nBNcRhrNaOY129n3YqIxusAK7lcFCOIuaMdGwefh9a4CEROyxj4wKfihCNv2&#10;+qrBWocLf9C0T0bkEY41KrApDbWUsbPkMa7CQJyzUxg9pmxHI/WIlzzue1kWxVp6dJwfLA70Yqn7&#10;3p+9gt2z2ZiuwtHuKu3cNH+d3s2bUrc389MjiERz+ivDgp/Roc1Mx3BmHUW/eJGylpl/SR82II4K&#10;ymoNsm3kf/r2FwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAA&#10;AAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGl1QVd8AgAAkwUAAA4AAAAA&#10;AAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAFnhbwDXAAAABQEAAA8A&#10;AAAAAAAAAAAAAAAA1gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADaBQAAAAA=&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                       <v:textbox>
                         <w:txbxContent>
-                          <w:p w14:paraId="7E6C760B" w14:textId="77777777" w:rsidR="00885DD5" w:rsidRDefault="00885DD5" w:rsidP="00885DD5"/>
+                          <w:p w14:paraId="360B2E0C" w14:textId="77777777" w:rsidR="00B86CAE" w:rsidRDefault="00B86CAE" w:rsidP="00B86CAE"/>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00B86CAE" w:rsidRPr="009E128F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="231F20"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">    </w:t>
-[...195 lines deleted...]
-              </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1CFB77A7" wp14:editId="762A101D">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1CFB77A7" wp14:editId="08A59A49">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
-                        <wp:posOffset>518022</wp:posOffset>
+                        <wp:posOffset>517525</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>65405</wp:posOffset>
+                        <wp:posOffset>73356</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="100330" cy="100330"/>
                       <wp:effectExtent l="0" t="0" r="13970" b="13970"/>
                       <wp:wrapNone/>
                       <wp:docPr id="7" name="Text Box 7"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr txBox="1"/>
                             <wps:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="100330" cy="100330"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
                                 <a:schemeClr val="lt1"/>
                               </a:solidFill>
                               <a:ln w="6350">
                                 <a:solidFill>
                                   <a:prstClr val="black"/>
                                 </a:solidFill>
@@ -2005,1829 +2489,1840 @@
                                 <a:schemeClr val="accent1"/>
                               </a:effectRef>
                               <a:fontRef idx="minor">
                                 <a:schemeClr val="dk1"/>
                               </a:fontRef>
                             </wps:style>
                             <wps:txbx>
                               <w:txbxContent>
                                 <w:p w14:paraId="64FA5C31" w14:textId="77777777" w:rsidR="00B86CAE" w:rsidRDefault="00B86CAE" w:rsidP="00B86CAE"/>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape w14:anchorId="1CFB77A7" id="Text Box 7" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:40.8pt;margin-top:5.15pt;width:7.9pt;height:7.9pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXYDwQfAIAAJMFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+00bbcFdYqsRYcB&#10;xVqsHXpWZKkRKouaxMTOfv0o2fnqeumwi0yajxT5RPL8omssW6kQDbiKj45KzpSTUBv3VPGfD9cf&#10;PnEWUbhaWHCq4msV+cX0/bvz1k/UMSzA1iowCuLipPUVXyD6SVFEuVCNiEfglSOjhtAIJDU8FXUQ&#10;LUVvbHFclmdFC6H2AaSKkf5e9UY+zfG1VhJvtY4Kma045Yb5DPmcp7OYnovJUxB+YeSQhviHLBph&#10;HF26DXUlULBlMH+FaowMEEHjkYSmAK2NVLkGqmZUvqjmfiG8yrUQOdFvaYr/L6z8vrr3d4Fh9wU6&#10;esBESOvjJNLPVE+nQ5O+lCkjO1G43tKmOmQyOZXleEwWSaZBpijFztmHiF8VNCwJFQ/0KpkssbqJ&#10;2EM3kHRXBGvqa2NtVlInqEsb2ErQG1rMKVLwA5R1rK342fi0zIEPbCn01n9uhXxORR5GIM26dJ3K&#10;PTOktSMiS7i2KmGs+6E0M3Xm45UchZTKbfPM6ITSVNFbHAf8Lqu3OPd1kEe+GRxunRvjIPQsHVJb&#10;P2+o1T2eSNqrO4nYzTsqvOLjTZ/MoV5T+wToJyt6eW2I7xsR8U4EGiXqC1oPeEuHtkCPBIPE2QLC&#10;79f+Jzx1OFk5a2k0Kx5/LUVQnNlvjnr/8+jkJM1yVk5OPx6TEvYt832LWzaXQJ0zokXkZRYTHu1G&#10;1AGaR9ois3QrmYSTdHfFcSNeYr8waAtJNZtlEE2vF3jj7r1MoRPLqc8eukcR/NDnSAPyHTZDLCYv&#10;2r3HJk8HsyWCNnkWEs89qwP/NPm5XYctlVbLvp5Ru106/QMAAP//AwBQSwMEFAAGAAgAAAAhAJ/L&#10;hwXaAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMjr1OwzAUhXck3sG6SGzUSUEhTeNUgAoLUwti&#10;vo1d22p8HdluGt4eM8F4fnTO125mN7BJhWg9CSgXBTBFvZeWtIDPj9e7GlhMSBIHT0rAt4qw6a6v&#10;Wmykv9BOTfukWR6h2KAAk9LYcB57oxzGhR8V5ezog8OUZdBcBrzkcTfwZVFU3KGl/GBwVC9G9af9&#10;2QnYPuuV7msMZltLa6f56/iu34S4vZmf1sCSmtNfGX7xMzp0mengzyQjGwTUZZWb2S/ugeV89fgA&#10;7CBgWZXAu5b/5+9+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANdgPBB8AgAAkwUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJ/LhwXaAAAABwEA&#10;AA8AAAAAAAAAAAAAAAAA1gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+                    <v:shape w14:anchorId="1CFB77A7" id="Text Box 7" o:spid="_x0000_s1031" type="#_x0000_t202" style="position:absolute;margin-left:40.75pt;margin-top:5.8pt;width:7.9pt;height:7.9pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAWxw6CfAIAAJMFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+30tS2oU2QtOgwo&#10;2mLt0LMiS41QWdQkJnb260vJzqvrpcMuMml+pMhPJM/Ou8aypQrRgKv46KDkTDkJtXFPFf/1cPXp&#10;C2cRhauFBacqvlKRn08+fjhr/VgdwhxsrQKjIC6OW1/xOaIfF0WUc9WIeABeOTJqCI1AUsNTUQfR&#10;UvTGFodleVq0EGofQKoY6e9lb+STHF9rJfFW66iQ2YpTbpjPkM9ZOovJmRg/BeHnRg5piH/IohHG&#10;0aWbUJcCBVsE81eoxsgAETQeSGgK0NpIlWugakblq2ru58KrXAuRE/2Gpvj/wsqb5b2/Cwy7b9DR&#10;AyZCWh/HkX6mejodmvSlTBnZicLVhjbVIZPJqSyPjsgiyTTIFKXYOvsQ8buChiWh4oFeJZMlltcR&#10;e+gaku6KYE19ZazNSuoEdWEDWwp6Q4s5RQq+h7KOtRU/PTopc+A9Wwq98Z9ZIZ9TkfsRSLMuXady&#10;zwxpbYnIEq6sShjrfirNTJ35eCNHIaVymzwzOqE0VfQexwG/zeo9zn0d5JFvBocb58Y4CD1L+9TW&#10;z2tqdY8nknbqTiJ2s44Kr/jJuk9mUK+ofQL0kxW9vDLE97WIeCcCjRL1Ba0HvKVDW6BHgkHibA7h&#10;z1v/E546nKyctTSaFY+/FyIozuwPR73/dXR8nGY5K8cnnw9JCbuW2a7FLZoLoM4Z0SLyMosJj3Yt&#10;6gDNI22RabqVTMJJurviuBYvsF8YtIWkmk4ziKbXC7x2916m0Inl1GcP3aMIfuhzpAG5gfUQi/Gr&#10;du+xydPBdIGgTZ6FxHPP6sA/TX5u12FLpdWyq2fUdpdOXgAAAP//AwBQSwMEFAAGAAgAAAAhABew&#10;/5faAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMjr1OwzAUhXck3sG6SGzUSYE2TeNUgApLJwpi&#10;vo1d22p8HdluGt4eM8F4fnTO12wm17NRhWg9CShnBTBFnZeWtIDPj9e7ClhMSBJ7T0rAt4qwaa+v&#10;Gqylv9C7GvdJszxCsUYBJqWh5jx2RjmMMz8oytnRB4cpy6C5DHjJ467n86JYcIeW8oPBQb0Y1Z32&#10;Zydg+6xXuqswmG0lrR2nr+NOvwlxezM9rYElNaW/MvziZ3RoM9PBn0lG1guoysfczH65AJbz1fIe&#10;2EHAfPkAvG34f/72BwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABbHDoJ8AgAAkwUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABew/5faAAAABwEA&#10;AA8AAAAAAAAAAAAAAAAA1gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                       <v:textbox>
                         <w:txbxContent>
                           <w:p w14:paraId="64FA5C31" w14:textId="77777777" w:rsidR="00B86CAE" w:rsidRDefault="00B86CAE" w:rsidP="00B86CAE"/>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidRPr="009E128F">
-[...92 lines deleted...]
-            <w:r w:rsidRPr="009E128F">
+            <w:r w:rsidR="00B86CAE" w:rsidRPr="009E128F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="231F20"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">    Yes       No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="44214C6E" w14:textId="77777777" w:rsidR="00B86CAE" w:rsidRDefault="00B86CAE" w:rsidP="00B86CAE">
       <w:pPr>
         <w:ind w:left="120" w:right="-20"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="231F20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4C7DF924" w14:textId="77777777" w:rsidR="009E128F" w:rsidRPr="004A288C" w:rsidRDefault="009E128F" w:rsidP="009E128F">
+    <w:p w14:paraId="2059CF7C" w14:textId="77777777" w:rsidR="00856ECA" w:rsidRDefault="00856ECA" w:rsidP="00B86CAE">
+      <w:pPr>
+        <w:ind w:left="120" w:right="-20"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="406A8B01" w14:textId="77777777" w:rsidR="00856ECA" w:rsidRDefault="00856ECA" w:rsidP="00B86CAE">
+      <w:pPr>
+        <w:ind w:left="120" w:right="-20"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50586570" w14:textId="77777777" w:rsidR="00856ECA" w:rsidRDefault="00856ECA" w:rsidP="00B86CAE">
+      <w:pPr>
+        <w:ind w:left="120" w:right="-20"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6456ACC3" w14:textId="77777777" w:rsidR="00856ECA" w:rsidRDefault="00856ECA" w:rsidP="00B86CAE">
+      <w:pPr>
+        <w:ind w:left="120" w:right="-20"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5537EBF0" w14:textId="77777777" w:rsidR="00856ECA" w:rsidRDefault="00856ECA" w:rsidP="00B86CAE">
+      <w:pPr>
+        <w:ind w:left="120" w:right="-20"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46A4E2F0" w14:textId="633E859A" w:rsidR="002E6E06" w:rsidRPr="002B266C" w:rsidRDefault="009E128F" w:rsidP="002B266C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5700"/>
         </w:tabs>
         <w:spacing w:before="32"/>
         <w:ind w:right="-20"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A288C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Educationa</w:t>
       </w:r>
       <w:r w:rsidRPr="004A288C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="231F20"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve">l </w:t>
       </w:r>
       <w:r w:rsidRPr="004A288C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>Information</w:t>
       </w:r>
-    </w:p>
-[...8 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2413"/>
         <w:gridCol w:w="2179"/>
         <w:gridCol w:w="2509"/>
         <w:gridCol w:w="2254"/>
       </w:tblGrid>
       <w:tr w:rsidR="009E128F" w14:paraId="64B8D079" w14:textId="77777777" w:rsidTr="009E128F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9355" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="0023491F" w14:textId="77777777" w:rsidR="009E128F" w:rsidRPr="00C00393" w:rsidRDefault="009E128F" w:rsidP="00924B02">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="231F20"/>
                 <w:w w:val="92"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C00393">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="231F20"/>
                 <w:w w:val="92"/>
               </w:rPr>
               <w:t>Circle the highest grade completed</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009E128F" w14:paraId="0AB3230D" w14:textId="77777777" w:rsidTr="009E128F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2413" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2122A43A" w14:textId="77777777" w:rsidR="009E128F" w:rsidRDefault="009E128F" w:rsidP="00924B02">
             <w:pPr>
-              <w:spacing w:before="80" w:line="360" w:lineRule="auto"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:right="-14"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="231F20"/>
                 <w:w w:val="92"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="231F20"/>
                 <w:w w:val="92"/>
               </w:rPr>
               <w:t>1 2 3 4 5 6 7 8</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="49030702" w14:textId="77777777" w:rsidR="009E128F" w:rsidRDefault="009E128F" w:rsidP="00924B02">
             <w:pPr>
-              <w:spacing w:before="80" w:line="360" w:lineRule="auto"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:right="-14"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="231F20"/>
                 <w:w w:val="92"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="231F20"/>
                 <w:w w:val="92"/>
               </w:rPr>
               <w:t>Grade School</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2179" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1430AB93" w14:textId="77777777" w:rsidR="009E128F" w:rsidRDefault="009E128F" w:rsidP="00924B02">
             <w:pPr>
-              <w:spacing w:before="80" w:line="360" w:lineRule="auto"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:right="-14"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="231F20"/>
                 <w:w w:val="92"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="231F20"/>
                 <w:w w:val="92"/>
               </w:rPr>
               <w:t>9 10 11 12 GED</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2A32E3B2" w14:textId="77777777" w:rsidR="009E128F" w:rsidRDefault="009E128F" w:rsidP="00924B02">
             <w:pPr>
-              <w:spacing w:before="80" w:line="360" w:lineRule="auto"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:right="-14"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="231F20"/>
                 <w:w w:val="92"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="231F20"/>
                 <w:w w:val="92"/>
               </w:rPr>
               <w:t>High School</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2509" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7D55ED77" w14:textId="77777777" w:rsidR="009E128F" w:rsidRDefault="009E128F" w:rsidP="00924B02">
             <w:pPr>
-              <w:spacing w:before="80" w:line="360" w:lineRule="auto"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:right="-14"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="231F20"/>
                 <w:w w:val="92"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="231F20"/>
                 <w:w w:val="92"/>
               </w:rPr>
               <w:t>13 14 15 16</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6483EB35" w14:textId="77777777" w:rsidR="009E128F" w:rsidRDefault="009E128F" w:rsidP="00924B02">
             <w:pPr>
-              <w:spacing w:before="80" w:line="360" w:lineRule="auto"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:right="-14"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="231F20"/>
                 <w:w w:val="92"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="231F20"/>
                 <w:w w:val="92"/>
               </w:rPr>
               <w:t>College/Technical</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2254" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="33E34F8F" w14:textId="77777777" w:rsidR="009E128F" w:rsidRDefault="009E128F" w:rsidP="00924B02">
             <w:pPr>
-              <w:spacing w:before="80" w:line="360" w:lineRule="auto"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:right="-14"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="231F20"/>
                 <w:w w:val="92"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="231F20"/>
                 <w:w w:val="92"/>
               </w:rPr>
               <w:t>MA MS PHD JD</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="326FEBBB" w14:textId="77777777" w:rsidR="009E128F" w:rsidRDefault="009E128F" w:rsidP="00924B02">
             <w:pPr>
-              <w:spacing w:before="80" w:line="360" w:lineRule="auto"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:right="-14"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="231F20"/>
                 <w:w w:val="92"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="231F20"/>
                 <w:w w:val="92"/>
               </w:rPr>
               <w:t>Graduate</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009E128F" w14:paraId="5E3E0374" w14:textId="77777777" w:rsidTr="009E128F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2413" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="15547374" w14:textId="77777777" w:rsidR="009E128F" w:rsidRDefault="009E128F" w:rsidP="00924B02">
             <w:pPr>
-              <w:spacing w:before="80" w:line="360" w:lineRule="auto"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:right="-14"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="231F20"/>
                 <w:w w:val="92"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="231F20"/>
                 <w:w w:val="92"/>
               </w:rPr>
               <w:t>Did you graduate:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="63DDF8CA" w14:textId="77777777" w:rsidR="009E128F" w:rsidRDefault="009E128F" w:rsidP="00924B02">
             <w:pPr>
-              <w:spacing w:before="80" w:line="360" w:lineRule="auto"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:right="-14"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="231F20"/>
                 <w:w w:val="92"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="231F20"/>
                 <w:w w:val="92"/>
               </w:rPr>
               <w:t>(Please check)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2179" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="559E3A71" w14:textId="77777777" w:rsidR="009E128F" w:rsidRDefault="009E128F" w:rsidP="00924B02">
+          <w:p w14:paraId="559E3A71" w14:textId="22E316CC" w:rsidR="009E128F" w:rsidRDefault="0066708E" w:rsidP="00924B02">
             <w:pPr>
-              <w:spacing w:before="80" w:line="360" w:lineRule="auto"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:right="-14"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="231F20"/>
                 <w:w w:val="92"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="009E128F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="231F20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5959760F" wp14:editId="58130586">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251732992" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="26C124E3" wp14:editId="1AD5478E">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
-                        <wp:posOffset>348863</wp:posOffset>
+                        <wp:posOffset>844854</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>36499</wp:posOffset>
+                        <wp:posOffset>83820</wp:posOffset>
                       </wp:positionV>
-                      <wp:extent cx="102870" cy="118745"/>
-                      <wp:effectExtent l="0" t="0" r="11430" b="14605"/>
+                      <wp:extent cx="100330" cy="100330"/>
+                      <wp:effectExtent l="0" t="0" r="13970" b="13970"/>
                       <wp:wrapNone/>
-                      <wp:docPr id="8" name="Text Box 8"/>
+                      <wp:docPr id="1454532029" name="Text Box 1454532029"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr txBox="1"/>
                             <wps:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
-                                <a:ext cx="102870" cy="118745"/>
+                                <a:ext cx="100330" cy="100330"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
-                                <a:schemeClr val="lt1"/>
+                                <a:sysClr val="window" lastClr="FFFFFF"/>
                               </a:solidFill>
                               <a:ln w="6350">
                                 <a:solidFill>
                                   <a:prstClr val="black"/>
                                 </a:solidFill>
                               </a:ln>
                               <a:effectLst/>
                             </wps:spPr>
-                            <wps:style>
-[...12 lines deleted...]
-                            </wps:style>
                             <wps:txbx>
                               <w:txbxContent>
-                                <w:p w14:paraId="1F2C522A" w14:textId="77777777" w:rsidR="009E128F" w:rsidRDefault="009E128F" w:rsidP="009E128F">
-[...239 lines deleted...]
-                                <w:p w14:paraId="69A3439E" w14:textId="77777777" w:rsidR="009E128F" w:rsidRDefault="009E128F" w:rsidP="009E128F"/>
+                                <w:p w14:paraId="0315A2D9" w14:textId="77777777" w:rsidR="00BC4F9D" w:rsidRDefault="00BC4F9D" w:rsidP="00BC4F9D"/>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape w14:anchorId="1C5F66A6" id="Text Box 16" o:spid="_x0000_s1033" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:63.1pt;margin-top:3.1pt;width:7.5pt;height:9.25pt;z-index:251672576;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBjgQvagAIAAJIFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1vGjEQvVfqf7B8LwsUQoNYIkpEVSlK&#10;opIqZ+O1wYrX49qGXfrrM/YuH/m4pOpl1/a8eZ55npnJVV1qshPOKzA57XW6lAjDoVBmndPfD4sv&#10;3yjxgZmCaTAip3vh6dX086dJZceiDxvQhXAESYwfVzanmxDsOMs834iS+Q5YYdAowZUs4Nats8Kx&#10;CtlLnfW73YusAldYB1x4j6fXjZFOE7+Ugoc7Kb0IROcUYwvp69J3Fb/ZdMLGa8fsRvE2DPYPUZRM&#10;Gbz0SHXNAiNbp95QlYo78CBDh0OZgZSKi5QDZtPrvspmuWFWpFxQHG+PMvn/R8tvd0t770iov0ON&#10;DxgFqawfezyM+dTSlfGPkRK0o4T7o2yiDoTj4eWwP0QDR0uvNxqMhpEkO/la58MPASWJi5w6fJSk&#10;Fdvd+NBAD5B4lQetioXSOm1iIYi5dmTH8Al1SBEi+QuUNqTK6cVXDOMNQ6Q++q80409teGcMyKdN&#10;9BSpZNqwTjqkVdhrETHa/BKSqCLJ8U6MjHNhjnEmdERJzOgjji3+FNVHnJs80CPdDCYcnUtlwDUq&#10;vZS2eDpIKxs8vuFZ3nEZ6lWNied0dCiTFRR7rB4HTWN5yxcK9b5hPtwzh52EdYHTIdzhR2rAR4J2&#10;RckG3N/3ziMeCxytlFTYmTn1f7bMCUr0T4Olf9kbDGIrp81gOOrjxp1bVucWsy3ngJXTwzlkeVpG&#10;fNCHpXRQPuIQmcVb0cQMx7tzGg7LeWjmBQ4hLmazBMLmtSzcmKXlkTqqHOvsoX5kzrZ1HrA/buHQ&#10;w2z8qtwbbPQ0MNsGkCr1QtS5UbXVHxs/dVM7pOJkOd8n1GmUTp8BAAD//wMAUEsDBBQABgAIAAAA&#10;IQC7SaQj2gAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtZW4UadRVUKIUwEq&#10;XDjRIs7b2LWtxuvIdtPw9zgnOO2OZjT7ttlOrmejCtF6ErBaFsAUdV5a0gK+Dm/3FbCYkCT2npSA&#10;HxVh297eNFhLf6VPNe6TZrmEYo0CTEpDzXnsjHIYl35QlL2TDw5TlkFzGfCay13Py6LYcIeW8gWD&#10;g3o1qjvvL07A7kU/6q7CYHaVtHacvk8f+l2Iu8X0/AQsqSn9hWHGz+jQZqajv5CMrM+63JQ5KmAe&#10;s79e5eUooFw/AG8b/v+B9hcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBjgQvagAIAAJIF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQC7SaQj2gAA&#10;AAgBAAAPAAAAAAAAAAAAAAAAANoEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+                    <v:shape w14:anchorId="26C124E3" id="Text Box 1454532029" o:spid="_x0000_s1032" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:66.5pt;margin-top:6.6pt;width:7.9pt;height:7.9pt;z-index:251732992;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB3LZn/RAIAAKEEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+w82nVGnCJLkWFA&#10;0RZIh54VWYqFyaImKbGzXz9KzqvtTsNyUEiR+kh+JD297RpNdsJ5Baakw0FOiTAcKmU2Jf3xvPx0&#10;Q4kPzFRMgxEl3QtPb2cfP0xbW4gR1KAr4QiCGF+0tqR1CLbIMs9r0TA/ACsMGiW4hgVU3SarHGsR&#10;vdHZKM+vsxZcZR1w4T3e3vVGOkv4UgoeHqX0IhBdUswtpNOlcx3PbDZlxcYxWyt+SIP9QxYNUwaD&#10;nqDuWGBk69Q7qEZxBx5kGHBoMpBScZFqwGqG+ZtqVjWzItWC5Hh7osn/P1j+sFvZJ0dC9xU6bGAk&#10;pLW+8HgZ6+mka+I/ZkrQjhTuT7SJLhAeH+X5eIwWjqaDjCjZ+bF1PnwT0JAolNRhVxJZbHfvQ+96&#10;dImxPGhVLZXWSdn7hXZkx7CB2PcKWko08wEvS7pMv5gzRnv1TBvSlvR6fJWnSK9sMdYJc60Z//ke&#10;AfG0ifFFGqJDnmdmohS6dUdUhWGOrK2h2iOZDvo585YvFQa7x3yfmMPBQpZwWcIjHlIDZggHiZIa&#10;3O+/3Ud/7DdaKWlxUEvqf22ZE0jDd4OT8GU4mcTJTsrk6vMIFXdpWV9azLZZAFI5xLW0PInRP+ij&#10;KB00L7hT8xgVTcxwjF3ScBQXoV8f3Eku5vPkhLNsWbg3K8sjdOQtkvzcvTBnD10POC4PcBxpVrxp&#10;fu8bXxqYbwNIlSYj8tyzij2OCu5B6vZhZ+OiXerJ6/xlmf0BAAD//wMAUEsDBBQABgAIAAAAIQCC&#10;CUai2wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqEOKUBriVAiJI0Kk&#10;HODm2ktiiNdR7KahX8/mVG472tHMvGo7+15MOEYXSMHtKgOBZIJ11Cp43z3fFCBi0mR1HwgV/GKE&#10;bX15UenShiO94dSkVnAIxVIr6FIaSimj6dDruAoDEv++wuh1Yjm20o76yOG+l3mW3UuvHXFDpwd8&#10;6tD8NAevwNJHIPPpXk6OGuM2p9fi20xKXV/Njw8gEs7pbIZlPk+Hmjftw4FsFD3r9ZpZ0nLkIBbD&#10;XcEsewX5JgNZV/I/Qf0HAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAdy2Z/0QCAAChBAAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAgglGotsAAAAJ&#10;AQAADwAAAAAAAAAAAAAAAACeBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAKYFAAAA&#10;AA==&#10;" fillcolor="window" strokeweight=".5pt">
                       <v:textbox>
                         <w:txbxContent>
-                          <w:p w14:paraId="69A3439E" w14:textId="77777777" w:rsidR="009E128F" w:rsidRDefault="009E128F" w:rsidP="009E128F"/>
+                          <w:p w14:paraId="0315A2D9" w14:textId="77777777" w:rsidR="00BC4F9D" w:rsidRDefault="00BC4F9D" w:rsidP="00BC4F9D"/>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="009E128F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="231F20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5CFD4EA0" wp14:editId="5BF6B723">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251730944" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6E7A0C85" wp14:editId="7CEE4574">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
-                        <wp:posOffset>355600</wp:posOffset>
+                        <wp:posOffset>376224</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>45720</wp:posOffset>
+                        <wp:posOffset>80645</wp:posOffset>
                       </wp:positionV>
-                      <wp:extent cx="118745" cy="95250"/>
-                      <wp:effectExtent l="0" t="0" r="14605" b="19050"/>
+                      <wp:extent cx="100330" cy="100330"/>
+                      <wp:effectExtent l="0" t="0" r="13970" b="13970"/>
                       <wp:wrapNone/>
-                      <wp:docPr id="10" name="Text Box 10"/>
+                      <wp:docPr id="555545878" name="Text Box 555545878"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr txBox="1"/>
                             <wps:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
-                                <a:ext cx="118745" cy="95250"/>
+                                <a:ext cx="100330" cy="100330"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
-                                <a:schemeClr val="lt1"/>
+                                <a:sysClr val="window" lastClr="FFFFFF"/>
                               </a:solidFill>
                               <a:ln w="6350">
                                 <a:solidFill>
                                   <a:prstClr val="black"/>
                                 </a:solidFill>
                               </a:ln>
                               <a:effectLst/>
                             </wps:spPr>
-                            <wps:style>
-[...12 lines deleted...]
-                            </wps:style>
                             <wps:txbx>
                               <w:txbxContent>
-                                <w:p w14:paraId="5FD1195B" w14:textId="77777777" w:rsidR="009E128F" w:rsidRDefault="009E128F" w:rsidP="009E128F"/>
+                                <w:p w14:paraId="3F1FEB0B" w14:textId="77777777" w:rsidR="00BC4F9D" w:rsidRDefault="00BC4F9D" w:rsidP="00BC4F9D"/>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape w14:anchorId="5CFD4EA0" id="Text Box 10" o:spid="_x0000_s1034" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:28pt;margin-top:3.6pt;width:9.35pt;height:7.5pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCNnQ3TfwIAAJIFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X51kSZsacYqsRYYB&#10;QVusHXpWZCkRKouapMTOfv0o2Xn0cemwi0yZH1+fSE6umkqTrXBegSlo/6xHiTAcSmVWBf31OP8y&#10;psQHZkqmwYiC7oSnV9PPnya1zcUA1qBL4Qg6MT6vbUHXIdg8yzxfi4r5M7DCoFKCq1jAq1tlpWM1&#10;eq90Nuj1zrMaXGkdcOE9/r1plXSa/EspeLiT0otAdEExt5BOl85lPLPphOUrx+xa8S4N9g9ZVEwZ&#10;DHpwdcMCIxun3riqFHfgQYYzDlUGUiouUg1YTb/3qpqHNbMi1YLkeHugyf8/t/x2+2DvHQnNN2jw&#10;ASMhtfW5x5+xnka6Kn4xU4J6pHB3oE00gfBo1B9fDEeUcFRdjgajxGp2tLXOh+8CKhKFgjp8lMQV&#10;2y58wHgI3UNiKA9alXOldbrERhDX2pEtwyfUIWWIFi9Q2pC6oOdfMfQbD9H1wX6pGX+ONb70gDdt&#10;oqVILdOldeQhSWGnRcRo81NIospExzs5Ms6FOeSZ0BElsaKPGHb4Y1YfMW7rQIsUGUw4GFfKgGtZ&#10;eklt+bynVrZ4JOmk7iiGZtlg4QUd79tkCeUOu8dBO1je8rlCvhfMh3vmcJKwYXA7hDs8pAZ8JOgk&#10;Stbg/rz3P+KxwVFLSY2TWVD/e8OcoET/MNj6l/3hMI5yugxHFwO8uFPN8lRjNtU1YOf0cQ9ZnsSI&#10;D3ovSgfVEy6RWYyKKmY4xi5o2IvXod0XuIS4mM0SCIfXsrAwD5ZH15Hl2GePzRNztuvzgPNxC/sZ&#10;Zvmrdm+x0dLAbBNAqjQLkeeW1Y5/HPzUrt2Sipvl9J5Qx1U6/QsAAP//AwBQSwMEFAAGAAgAAAAh&#10;AOhLCw3aAAAABgEAAA8AAABkcnMvZG93bnJldi54bWxMjzFPwzAUhHck/oP1kNiogwVNCHmpABUW&#10;JgpidmPXtoifI9tNw7/HTDCe7nT3XbdZ/MhmHZMLhHC9qoBpGoJyZBA+3p+vGmApS1JyDKQRvnWC&#10;TX9+1slWhRO96XmXDSsllFqJYHOeWs7TYLWXaRUmTcU7hOhlLjIarqI8lXI/clFVa+6lo7Jg5aSf&#10;rB6+dkePsH00d2ZoZLTbRjk3L5+HV/OCeHmxPNwDy3rJf2H4xS/o0BemfTiSSmxEuF2XKxmhFsCK&#10;Xd/UwPYIQgjgfcf/4/c/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAI2dDdN/AgAAkgUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAOhLCw3aAAAA&#10;BgEAAA8AAAAAAAAAAAAAAAAA2QQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+                    <v:shape w14:anchorId="6E7A0C85" id="Text Box 555545878" o:spid="_x0000_s1033" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.6pt;margin-top:6.35pt;width:7.9pt;height:7.9pt;z-index:251730944;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAIn9YqRQIAAKEEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+w82m5GnCJLkWFA&#10;0RZIh54VWYqFyaImKbGzXz9KzqvtTsNyUEiR+kh+JD297RpNdsJ5Baakw0FOiTAcKmU2Jf3xvPz0&#10;mRIfmKmYBiNKuhee3s4+fpi2thAjqEFXwhEEMb5obUnrEGyRZZ7XomF+AFYYNEpwDQuouk1WOdYi&#10;eqOzUZ5fZy24yjrgwnu8veuNdJbwpRQ8PErpRSC6pJhbSKdL5zqe2WzKio1jtlb8kAb7hywapgwG&#10;PUHdscDI1ql3UI3iDjzIMODQZCCl4iLVgNUM8zfVrGpmRaoFyfH2RJP/f7D8YbeyT46E7it02MBI&#10;SGt94fEy1tNJ18R/zJSgHSncn2gTXSA8Psrz8RgtHE0HGVGy82PrfPgmoCFRKKnDriSy2O7eh971&#10;6BJjedCqWiqtk7L3C+3IjmEDse8VtJRo5gNelnSZfjFnjPbqmTakLen1+CpPkV7ZYqwT5loz/vM9&#10;AuJpE+OLNESHPM/MRCl0646oqqQ3R9bWUO2RTAf9nHnLlwqD3WO+T8zhYCFLuCzhEQ+pATOEg0RJ&#10;De733+6jP/YbrZS0OKgl9b+2zAmk4bvBSfgynEziZCdlcnUzQsVdWtaXFrNtFoBUDnEtLU9i9A/6&#10;KEoHzQvu1DxGRRMzHGOXNBzFRejXB3eSi/k8OeEsWxbuzcryCB15iyQ/dy/M2UPXA47LAxxHmhVv&#10;mt/7xpcG5tsAUqXJiDz3rGKPo4J7kLp92Nm4aJd68jp/WWZ/AAAA//8DAFBLAwQUAAYACAAAACEA&#10;mt1rC9sAAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhDpNA0xKkQEkeE&#10;CBzg5trbxCVeR7Gbhn49ywmOszOaeVtvFz+IGafoAim4XWUgkEywjjoF729PNyWImDRZPQRCBd8Y&#10;YdtcXtS6suFErzi3qRNcQrHSCvqUxkrKaHr0Oq7CiMTePkxeJ5ZTJ+2kT1zuB5ln2Z302hEv9HrE&#10;xx7NV3v0Cix9BDKf7vnsqDVuc34pD2ZW6vpqebgHkXBJf2H4xWd0aJhpF45koxgUFJuck3zP1yDY&#10;Xxf82k5BXhYgm1r+529+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAif1ipFAgAAoQQA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJrdawvbAAAA&#10;BwEAAA8AAAAAAAAAAAAAAAAAnwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACnBQAA&#10;AAA=&#10;" fillcolor="window" strokeweight=".5pt">
                       <v:textbox>
                         <w:txbxContent>
-                          <w:p w14:paraId="5FD1195B" w14:textId="77777777" w:rsidR="009E128F" w:rsidRDefault="009E128F" w:rsidP="009E128F"/>
+                          <w:p w14:paraId="3F1FEB0B" w14:textId="77777777" w:rsidR="00BC4F9D" w:rsidRDefault="00BC4F9D" w:rsidP="00BC4F9D"/>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="009E128F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="231F20"/>
                 <w:w w:val="92"/>
               </w:rPr>
-              <w:t xml:space="preserve">     Yes    No</w:t>
+              <w:t xml:space="preserve">           Yes      No</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5B35506E" w14:textId="77777777" w:rsidR="009E128F" w:rsidRPr="00A02F88" w:rsidRDefault="009E128F" w:rsidP="00924B02">
+          <w:p w14:paraId="3234F1D2" w14:textId="77777777" w:rsidR="009E128F" w:rsidRPr="00A02F88" w:rsidRDefault="009E128F" w:rsidP="00924B02">
             <w:pPr>
-              <w:spacing w:before="80" w:line="360" w:lineRule="auto"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:right="-14"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:color w:val="231F20"/>
                 <w:w w:val="92"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A02F88">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:color w:val="231F20"/>
                 <w:w w:val="92"/>
               </w:rPr>
-              <w:t>College/Technical</w:t>
+              <w:t>High School</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2254" w:type="dxa"/>
+            <w:tcW w:w="2509" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="275B801A" w14:textId="77777777" w:rsidR="009E128F" w:rsidRDefault="009E128F" w:rsidP="00924B02">
+          <w:p w14:paraId="0FC5F8C0" w14:textId="7218B7F8" w:rsidR="00BC4F9D" w:rsidRDefault="0066708E" w:rsidP="00BC4F9D">
             <w:pPr>
-              <w:spacing w:before="80" w:line="360" w:lineRule="auto"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:right="-14"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="231F20"/>
                 <w:w w:val="92"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="009E128F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="231F20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670528" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="29117B3D" wp14:editId="1EB18A89">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251735040" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0CD5E036" wp14:editId="26E6611E">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
-                        <wp:posOffset>361867</wp:posOffset>
+                        <wp:posOffset>780084</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>55853</wp:posOffset>
+                        <wp:posOffset>89535</wp:posOffset>
                       </wp:positionV>
-                      <wp:extent cx="102870" cy="95250"/>
-                      <wp:effectExtent l="0" t="0" r="11430" b="19050"/>
+                      <wp:extent cx="100330" cy="100330"/>
+                      <wp:effectExtent l="0" t="0" r="13970" b="13970"/>
                       <wp:wrapNone/>
-                      <wp:docPr id="14" name="Text Box 14"/>
+                      <wp:docPr id="761302914" name="Text Box 761302914"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr txBox="1"/>
                             <wps:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
-                                <a:ext cx="102870" cy="95250"/>
+                                <a:ext cx="100330" cy="100330"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
-                                <a:schemeClr val="lt1"/>
+                                <a:sysClr val="window" lastClr="FFFFFF"/>
                               </a:solidFill>
                               <a:ln w="6350">
                                 <a:solidFill>
                                   <a:prstClr val="black"/>
                                 </a:solidFill>
                               </a:ln>
                               <a:effectLst/>
                             </wps:spPr>
-                            <wps:style>
-[...12 lines deleted...]
-                            </wps:style>
                             <wps:txbx>
                               <w:txbxContent>
-                                <w:p w14:paraId="284A4304" w14:textId="77777777" w:rsidR="009E128F" w:rsidRDefault="009E128F" w:rsidP="009E128F"/>
+                                <w:p w14:paraId="0606305E" w14:textId="77777777" w:rsidR="00BC4F9D" w:rsidRDefault="00BC4F9D" w:rsidP="00BC4F9D"/>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape w14:anchorId="29117B3D" id="Text Box 14" o:spid="_x0000_s1035" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:28.5pt;margin-top:4.4pt;width:8.1pt;height:7.5pt;z-index:251670528;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCu1lpSfQIAAJIFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X51kfQZ1iqxFhwFF&#10;WywdelZkqREqi5rExM5+/SjZefRx6bCLTJkfX59Inl+0tWUrFaIBV/LhwYAz5SRUxj2V/NfD9ZdT&#10;ziIKVwkLTpV8rSK/mHz+dN74sRrBAmylAiMnLo4bX/IFoh8XRZQLVYt4AF45UmoItUC6hqeiCqIh&#10;77UtRoPBcdFAqHwAqWKkv1edkk+yf62VxDuto0JmS065YT5DPufpLCbnYvwUhF8Y2ach/iGLWhhH&#10;QbeurgQKtgzmjavayAARNB5IqAvQ2kiVa6BqhoNX1cwWwqtcC5ET/Zam+P/cytvVzN8Hhu03aOkB&#10;EyGNj+NIP1M9rQ51+lKmjPRE4XpLm2qRyWQ0GJ2ekEaS6uxodJRZLXa2PkT8rqBmSSh5oEfJXInV&#10;TUSKR9ANJIWKYE11bazNl9QI6tIGthL0hBZzhmTxAmUda0p+/JVCv/GQXG/t51bI51TjSw90sy5Z&#10;qtwyfVo7HrKEa6sSxrqfSjNTZTreyVFIqdw2z4xOKE0VfcSwx++y+ohxVwdZ5MjgcGtcGwehY+kl&#10;tdXzhlrd4YmkvbqTiO28pcLplTdtModqTd0ToBus6OW1Ib5vRMR7EWiSqC1oO+AdHdoCPRL0EmcL&#10;CH/e+5/w1OCk5ayhySx5/L0UQXFmfzhq/bPh4WEa5Xw5PDoZ0SXsa+b7GresL4E6Z0h7yMssJjza&#10;jagD1I+0RKYpKqmEkxS75LgRL7HbF7SEpJpOM4iG1wu8cTMvk+vEcuqzh/ZRBN/3OdJ83MJmhsX4&#10;Vbt32GTpYLpE0CbPQuK5Y7XnnwY/t2u/pNJm2b9n1G6VTv4CAAD//wMAUEsDBBQABgAIAAAAIQDl&#10;BLb72gAAAAYBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI8xT8MwFIR3JP6D9ZDYqEMqqBviVIAKCxMF&#10;dXbjV9sitiPbTcO/5zHBeLrT3XftZvYDmzBlF4OE20UFDEMftQtGwufHy40AlosKWg0xoIRvzLDp&#10;Li9a1eh4Du847YphVBJyoyTYUsaG89xb9Cov4oiBvGNMXhWSyXCd1JnK/cDrqrrnXrlAC1aN+Gyx&#10;/9qdvITtk1mbXqhkt0I7N83745t5lfL6an58AFZwLn9h+MUndOiI6RBPQWc2SLhb0ZUiQdABslfL&#10;GthBQr0UwLuW/8fvfgAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCu1lpSfQIAAJIFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDlBLb72gAAAAYB&#10;AAAPAAAAAAAAAAAAAAAAANcEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+                    <v:shape w14:anchorId="0CD5E036" id="Text Box 761302914" o:spid="_x0000_s1034" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:61.4pt;margin-top:7.05pt;width:7.9pt;height:7.9pt;z-index:251735040;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQALBmNxRQIAAKEEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+w82nVGnCJLkWFA&#10;0RZIh54VWYqFyaImKbGzXz9KzqvtTsNyUEiR+kh+JD297RpNdsJ5Baakw0FOiTAcKmU2Jf3xvPx0&#10;Q4kPzFRMgxEl3QtPb2cfP0xbW4gR1KAr4QiCGF+0tqR1CLbIMs9r0TA/ACsMGiW4hgVU3SarHGsR&#10;vdHZKM+vsxZcZR1w4T3e3vVGOkv4UgoeHqX0IhBdUswtpNOlcx3PbDZlxcYxWyt+SIP9QxYNUwaD&#10;nqDuWGBk69Q7qEZxBx5kGHBoMpBScZFqwGqG+ZtqVjWzItWC5Hh7osn/P1j+sFvZJ0dC9xU6bGAk&#10;pLW+8HgZ6+mka+I/ZkrQjhTuT7SJLhAeH+X5eIwWjqaDjCjZ+bF1PnwT0JAolNRhVxJZbHfvQ+96&#10;dImxPGhVLZXWSdn7hXZkx7CB2PcKWko08wEvS7pMv5gzRnv1TBvSlvR6fJWnSK9sMdYJc60Z//ke&#10;AfG0ifFFGqJDnmdmohS6dUdUVdKbI2trqPZIpoN+zrzlS4XB7jHfJ+ZwsJAlXJbwiIfUgBnCQaKk&#10;Bvf7b/fRH/uNVkpaHNSS+l9b5gTS8N3gJHwZTiZxspMyufo8QsVdWtaXFrNtFoBUDnEtLU9i9A/6&#10;KEoHzQvu1DxGRRMzHGOXNBzFRejXB3eSi/k8OeEsWxbuzcryCB15iyQ/dy/M2UPXA47LAxxHmhVv&#10;mt/7xpcG5tsAUqXJiDz3rGKPo4J7kLp92Nm4aJd68jp/WWZ/AAAA//8DAFBLAwQUAAYACAAAACEA&#10;AHIF9twAAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTgKokxKkQEkeE&#10;CD3AzbWXxBCvo9hNQ7+e7QluM5rR7Nt6u/hBzDhFF0jBepWBQDLBOuoU7N6ebgoQMWmyegiECn4w&#10;wra5vKh1ZcORXnFuUyd4hGKlFfQpjZWU0fTodVyFEYmzzzB5ndhOnbSTPvK4H2SeZRvptSO+0OsR&#10;H3s03+3BK7D0Hsh8uOeTo9a48vRSfJlZqeur5eEeRMIl/ZXhjM/o0DDTPhzIRjGwz3NGTyzu1iDO&#10;hdtiA2KvIC9LkE0t/3/Q/AIAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQALBmNxRQIAAKEE&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAAcgX23AAA&#10;AAkBAAAPAAAAAAAAAAAAAAAAAJ8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAqAUA&#10;AAAA&#10;" fillcolor="window" strokeweight=".5pt">
                       <v:textbox>
                         <w:txbxContent>
-                          <w:p w14:paraId="284A4304" w14:textId="77777777" w:rsidR="009E128F" w:rsidRDefault="009E128F" w:rsidP="009E128F"/>
+                          <w:p w14:paraId="0606305E" w14:textId="77777777" w:rsidR="00BC4F9D" w:rsidRDefault="00BC4F9D" w:rsidP="00BC4F9D"/>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00BC4F9D" w:rsidRPr="009E128F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="231F20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671552" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1C1C662A" wp14:editId="08881C2C">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251737088" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0F77BFF7" wp14:editId="39569A48">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
-                        <wp:posOffset>775722</wp:posOffset>
+                        <wp:posOffset>308279</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>46300</wp:posOffset>
+                        <wp:posOffset>88900</wp:posOffset>
                       </wp:positionV>
-                      <wp:extent cx="103367" cy="95250"/>
-                      <wp:effectExtent l="0" t="0" r="11430" b="19050"/>
+                      <wp:extent cx="100330" cy="100330"/>
+                      <wp:effectExtent l="0" t="0" r="13970" b="13970"/>
                       <wp:wrapNone/>
-                      <wp:docPr id="15" name="Text Box 15"/>
+                      <wp:docPr id="2065425483" name="Text Box 2065425483"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr txBox="1"/>
                             <wps:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
-                                <a:ext cx="103367" cy="95250"/>
+                                <a:ext cx="100330" cy="100330"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
-                                <a:schemeClr val="lt1"/>
+                                <a:sysClr val="window" lastClr="FFFFFF"/>
                               </a:solidFill>
                               <a:ln w="6350">
                                 <a:solidFill>
                                   <a:prstClr val="black"/>
                                 </a:solidFill>
                               </a:ln>
                               <a:effectLst/>
                             </wps:spPr>
-                            <wps:style>
-[...12 lines deleted...]
-                            </wps:style>
                             <wps:txbx>
                               <w:txbxContent>
-                                <w:p w14:paraId="5DAD9521" w14:textId="77777777" w:rsidR="009E128F" w:rsidRDefault="009E128F" w:rsidP="009E128F"/>
+                                <w:p w14:paraId="165A0B59" w14:textId="77777777" w:rsidR="00BC4F9D" w:rsidRDefault="00BC4F9D" w:rsidP="00BC4F9D"/>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape w14:anchorId="1C1C662A" id="Text Box 15" o:spid="_x0000_s1036" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:61.1pt;margin-top:3.65pt;width:8.15pt;height:7.5pt;z-index:251671552;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDxQAskfwIAAJMFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X52krzWoU2QtOgwo&#10;2mLp0LMiS41QWdQkJXb260fKzqOPS4ddZMr8+PpE8vyirS1bqRANuJIPDwacKSehMu6p5L8err98&#10;5Swm4SphwamSr1XkF5PPn84bP1YjWICtVGDoxMVx40u+SMmPiyLKhapFPACvHCo1hFokvIanogqi&#10;Qe+1LUaDwUnRQKh8AKlixL9XnZJPsn+tlUx3WkeVmC055pbyGfI5p7OYnIvxUxB+YWSfhviHLGph&#10;HAbduroSSbBlMG9c1UYGiKDTgYS6AK2NVLkGrGY4eFXNbCG8yrUgOdFvaYr/z628Xc38fWCp/QYt&#10;PiAR0vg4jviT6ml1qOmLmTLUI4XrLW2qTUyS0eDw8OSUM4mqs+PRcWa12Nn6ENN3BTUjoeQBHyVz&#10;JVY3MWE8hG4gFCqCNdW1sTZfqBHUpQ1sJfAJbcoZosULlHWsKfnJIYZ+44Fcb+3nVshnqvGlB7xZ&#10;R5Yqt0yf1o6HLKW1VYSx7qfSzFSZjndyFFIqt80zowmlsaKPGPb4XVYfMe7qQIscGVzaGtfGQehY&#10;eklt9byhVnd4JGmvbhJTO2+xcHrxTZ/MoVpj+wToJit6eW2Q8BsR070IOErYMbge0h0e2gK+EvQS&#10;ZwsIf977T3jscNRy1uBoljz+XoqgOLM/HPb+2fDoiGY5X46OT0d4Cfua+b7GLetLwNYZ4iLyMouE&#10;T3Yj6gD1I26RKUVFlXASY5c8bcTL1C0M3EJSTacZhNPrRbpxMy/JNdFMjfbQPorg+0ZPOCC3sBli&#10;MX7V7x2WLB1Mlwm0ycNARHes9g+Ak5/7td9StFr27xm126WTvwAAAP//AwBQSwMEFAAGAAgAAAAh&#10;AEChZt/aAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMjzFPwzAUhHck/oP1kNiogyMghDgVoMLC&#10;REHMr7FrW8TPke2m4d/jTjCe7nT3Xbde/MhmHZMLJOF6VQHTNATlyEj4/Hi5aoCljKRwDKQl/OgE&#10;6/78rMNWhSO963mbDSsllFqUYHOeWs7TYLXHtAqTpuLtQ/SYi4yGq4jHUu5HLqrqlnt0VBYsTvrZ&#10;6uF7e/ASNk/m3gwNRrtplHPz8rV/M69SXl4sjw/Asl7yXxhO+AUd+sK0CwdSiY1FCyFKVMJdDezk&#10;180NsJ0EIWrgfcf/H+h/AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPFACyR/AgAAkwUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAEChZt/aAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA2QQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+                    <v:shape w14:anchorId="0F77BFF7" id="Text Box 2065425483" o:spid="_x0000_s1035" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:24.25pt;margin-top:7pt;width:7.9pt;height:7.9pt;z-index:251737088;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB0tCykRQIAAKEEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+w82q1GnCJLkWFA&#10;0RZIh54VWYqFyaImKbGzXz9KzqvtTsNyUEiR+kh+JD297RpNdsJ5Baakw0FOiTAcKmU2Jf3xvPz0&#10;hRIfmKmYBiNKuhee3s4+fpi2thAjqEFXwhEEMb5obUnrEGyRZZ7XomF+AFYYNEpwDQuouk1WOdYi&#10;eqOzUZ5fZy24yjrgwnu8veuNdJbwpRQ8PErpRSC6pJhbSKdL5zqe2WzKio1jtlb8kAb7hywapgwG&#10;PUHdscDI1ql3UI3iDjzIMODQZCCl4iLVgNUM8zfVrGpmRaoFyfH2RJP/f7D8YbeyT46E7it02MBI&#10;SGt94fEy1tNJ18R/zJSgHSncn2gTXSA8Psrz8RgtHE0HGVGy82PrfPgmoCFRKKnDriSy2O7eh971&#10;6BJjedCqWiqtk7L3C+3IjmEDse8VtJRo5gNelnSZfjFnjPbqmTakLen1+CpPkV7ZYqwT5loz/vM9&#10;AuJpE+OLNESHPM/MRCl0646oqqQ3R9bWUO2RTAf9nHnLlwqD3WO+T8zhYCFLuCzhEQ+pATOEg0RJ&#10;De733+6jP/YbrZS0OKgl9b+2zAmk4bvBSbgZTiZxspMyufo8QsVdWtaXFrNtFoBUDnEtLU9i9A/6&#10;KEoHzQvu1DxGRRMzHGOXNBzFRejXB3eSi/k8OeEsWxbuzcryCB15iyQ/dy/M2UPXA47LAxxHmhVv&#10;mt/7xpcG5tsAUqXJiDz3rGKPo4J7kLp92Nm4aJd68jp/WWZ/AAAA//8DAFBLAwQUAAYACAAAACEA&#10;0DM8xdsAAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhDCVWaxqkQEkeE&#10;SDnAzbWXxCVeR7Gbhn49ywmOszOaeVttZ9+LCcfoAim4XWQgkEywjloFb7unmwJETJqs7gOhgm+M&#10;sK0vLypd2nCiV5ya1AouoVhqBV1KQyllNB16HRdhQGLvM4xeJ5ZjK+2oT1zue7nMspX02hEvdHrA&#10;xw7NV3P0Ciy9BzIf7vnsqDFufX4pDmZS6vpqftiASDinvzD84jM61My0D0eyUfQK8uKek3zP+SX2&#10;V/kdiL2C5boAWVfyP3/9AwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHS0LKRFAgAAoQQA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhANAzPMXbAAAA&#10;BwEAAA8AAAAAAAAAAAAAAAAAnwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACnBQAA&#10;AAA=&#10;" fillcolor="window" strokeweight=".5pt">
                       <v:textbox>
                         <w:txbxContent>
-                          <w:p w14:paraId="5DAD9521" w14:textId="77777777" w:rsidR="009E128F" w:rsidRDefault="009E128F" w:rsidP="009E128F"/>
+                          <w:p w14:paraId="165A0B59" w14:textId="77777777" w:rsidR="00BC4F9D" w:rsidRDefault="00BC4F9D" w:rsidP="00BC4F9D"/>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00BC4F9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="231F20"/>
                 <w:w w:val="92"/>
               </w:rPr>
-              <w:t xml:space="preserve">        Yes    No</w:t>
+              <w:t xml:space="preserve">  Yes      No</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B35506E" w14:textId="77777777" w:rsidR="009E128F" w:rsidRPr="00A02F88" w:rsidRDefault="009E128F" w:rsidP="00924B02">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-14"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:color w:val="231F20"/>
+                <w:w w:val="92"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A02F88">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:color w:val="231F20"/>
+                <w:w w:val="92"/>
+              </w:rPr>
+              <w:t>College/Technical</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2254" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="38E49798" w14:textId="541DD474" w:rsidR="00BC4F9D" w:rsidRDefault="0066708E" w:rsidP="00BC4F9D">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:right="-14"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="231F20"/>
+                <w:w w:val="92"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009E128F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="231F20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251741184" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4ABBA231" wp14:editId="0BE6C396">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>696291</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>88265</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="100330" cy="100330"/>
+                      <wp:effectExtent l="0" t="0" r="13970" b="13970"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="744950289" name="Text Box 744950289"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr txBox="1"/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="100330" cy="100330"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:solidFill>
+                                <a:sysClr val="window" lastClr="FFFFFF"/>
+                              </a:solidFill>
+                              <a:ln w="6350">
+                                <a:solidFill>
+                                  <a:prstClr val="black"/>
+                                </a:solidFill>
+                              </a:ln>
+                              <a:effectLst/>
+                            </wps:spPr>
+                            <wps:txbx>
+                              <w:txbxContent>
+                                <w:p w14:paraId="5A18E44D" w14:textId="77777777" w:rsidR="00BC4F9D" w:rsidRDefault="00BC4F9D" w:rsidP="00BC4F9D"/>
+                              </w:txbxContent>
+                            </wps:txbx>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:shape w14:anchorId="4ABBA231" id="Text Box 744950289" o:spid="_x0000_s1036" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:54.85pt;margin-top:6.95pt;width:7.9pt;height:7.9pt;z-index:251741184;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQApv1seRAIAAKIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+w82nVGnCJLkWFA&#10;0RZIh54VWYqFyaImKbGzXz9KzqvtTsNyUEiR+kh+JD297RpNdsJ5Baakw0FOiTAcKmU2Jf3xvPx0&#10;Q4kPzFRMgxEl3QtPb2cfP0xbW4gR1KAr4QiCGF+0tqR1CLbIMs9r0TA/ACsMGiW4hgVU3SarHGsR&#10;vdHZKM+vsxZcZR1w4T3e3vVGOkv4UgoeHqX0IhBdUswtpNOlcx3PbDZlxcYxWyt+SIP9QxYNUwaD&#10;nqDuWGBk69Q7qEZxBx5kGHBoMpBScZFqwGqG+ZtqVjWzItWC5Hh7osn/P1j+sFvZJ0dC9xU6bGAk&#10;pLW+8HgZ6+mka+I/ZkrQjhTuT7SJLhAeH+X5eIwWjqaDjCjZ+bF1PnwT0JAolNRhVxJZbHfvQ+96&#10;dImxPGhVLZXWSdn7hXZkx7CB2PcKWko08wEvS7pMv5gzRnv1TBvSlvR6fJWnSK9sMdYJc60Z//ke&#10;AfG0ifFFGqJDnmdmohS6dUdUFYs+0raGao9sOugHzVu+VBjtHhN+Yg4nC2nCbQmPeEgNmCIcJEpq&#10;cL//dh/9seFopaTFSS2p/7VlTiAP3w2OwpfhZBJHOymTq88jVNylZX1pMdtmAcjlEPfS8iRG/6CP&#10;onTQvOBSzWNUNDHDMXZJw1FchH5/cCm5mM+TEw6zZeHerCyP0JG4yPJz98KcPbQ94Lw8wHGmWfGm&#10;+71vfGlgvg0gVRqNSHTPKjY5KrgIqd2HpY2bdqknr/OnZfYHAAD//wMAUEsDBBQABgAIAAAAIQBq&#10;3eJ83AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqENQoUnjVAiJI0Kk&#10;HODm2tvEEK+j2E1Dv57tCW47mqfZmWoz+15MOEYXSMHtIgOBZIJ11Cp43z7frEDEpMnqPhAq+MEI&#10;m/ryotKlDUd6w6lJreAQiqVW0KU0lFJG06HXcREGJPb2YfQ6sRxbaUd95HDfyzzL7qXXjvhDpwd8&#10;6tB8NwevwNJHIPPpXk6OGuOK0+vqy0xKXV/Nj2sQCef0B8O5PleHmjvtwoFsFD3rrHhglI+7AsQZ&#10;yJdLEDsFORuyruT/BfUvAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACm/Wx5EAgAAogQA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAGrd4nzcAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAAngQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACnBQAA&#10;AAA=&#10;" fillcolor="window" strokeweight=".5pt">
+                      <v:textbox>
+                        <w:txbxContent>
+                          <w:p w14:paraId="5A18E44D" w14:textId="77777777" w:rsidR="00BC4F9D" w:rsidRDefault="00BC4F9D" w:rsidP="00BC4F9D"/>
+                        </w:txbxContent>
+                      </v:textbox>
+                    </v:shape>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r w:rsidRPr="009E128F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="231F20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251739136" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5C67D615" wp14:editId="176C4E85">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>222554</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>84455</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="100330" cy="100330"/>
+                      <wp:effectExtent l="0" t="0" r="13970" b="13970"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="2132168744" name="Text Box 2132168744"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr txBox="1"/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="100330" cy="100330"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:solidFill>
+                                <a:sysClr val="window" lastClr="FFFFFF"/>
+                              </a:solidFill>
+                              <a:ln w="6350">
+                                <a:solidFill>
+                                  <a:prstClr val="black"/>
+                                </a:solidFill>
+                              </a:ln>
+                              <a:effectLst/>
+                            </wps:spPr>
+                            <wps:txbx>
+                              <w:txbxContent>
+                                <w:p w14:paraId="438A4540" w14:textId="77777777" w:rsidR="00BC4F9D" w:rsidRDefault="00BC4F9D" w:rsidP="00BC4F9D"/>
+                              </w:txbxContent>
+                            </wps:txbx>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:shape w14:anchorId="5C67D615" id="Text Box 2132168744" o:spid="_x0000_s1037" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:17.5pt;margin-top:6.65pt;width:7.9pt;height:7.9pt;z-index:251739136;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBWDRTLRAIAAKIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+w82nVGnCJLkWFA&#10;0RZIh54VWYqFyaImKbGzXz9KzqvtTsNyUEiR+kh+JD297RpNdsJ5Baakw0FOiTAcKmU2Jf3xvPx0&#10;Q4kPzFRMgxEl3QtPb2cfP0xbW4gR1KAr4QiCGF+0tqR1CLbIMs9r0TA/ACsMGiW4hgVU3SarHGsR&#10;vdHZKM+vsxZcZR1w4T3e3vVGOkv4UgoeHqX0IhBdUswtpNOlcx3PbDZlxcYxWyt+SIP9QxYNUwaD&#10;nqDuWGBk69Q7qEZxBx5kGHBoMpBScZFqwGqG+ZtqVjWzItWC5Hh7osn/P1j+sFvZJ0dC9xU6bGAk&#10;pLW+8HgZ6+mka+I/ZkrQjhTuT7SJLhAeH+X5eIwWjqaDjCjZ+bF1PnwT0JAolNRhVxJZbHfvQ+96&#10;dImxPGhVLZXWSdn7hXZkx7CB2PcKWko08wEvS7pMv5gzRnv1TBvSlvR6fJWnSK9sMdYJc60Z//ke&#10;AfG0ifFFGqJDnmdmohS6dUdUhUWfaFtDtUc2HfSD5i1fKox2jwk/MYeThTThtoRHPKQGTBEOEiU1&#10;uN9/u4/+2HC0UtLipJbU/9oyJ5CH7wZH4ctwMomjnZTJ1ecRKu7Ssr60mG2zAORyiHtpeRKjf9BH&#10;UTpoXnCp5jEqmpjhGLuk4SguQr8/uJRczOfJCYfZsnBvVpZH6EhcZPm5e2HOHtoecF4e4DjTrHjT&#10;/d43vjQw3waQKo1GJLpnFZscFVyE1O7D0sZNu9ST1/nTMvsDAAD//wMAUEsDBBQABgAIAAAAIQCn&#10;NUBK3AAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSP0Haytxo04bFbUhTlVV4ogQ&#10;oQe4ufaSGOJ1FLtp6NeznOA4O6uZN+Vu8p0YcYgukILlIgOBZIJ11Cg4vj7ebUDEpMnqLhAq+MYI&#10;u2p2U+rChgu94FinRnAIxUIraFPqCymjadHruAg9EnsfYfA6sRwaaQd94XDfyVWW3UuvHXFDq3s8&#10;tGi+6rNXYOktkHl3T1dHtXHb6/Pm04xK3c6n/QOIhFP6e4ZffEaHiplO4Uw2ik5BvuYpie95DoL9&#10;dcZLTgpW2yXIqpT/+asfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFYNFMtEAgAAogQA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKc1QErcAAAA&#10;BwEAAA8AAAAAAAAAAAAAAAAAngQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACnBQAA&#10;AAA=&#10;" fillcolor="window" strokeweight=".5pt">
+                      <v:textbox>
+                        <w:txbxContent>
+                          <w:p w14:paraId="438A4540" w14:textId="77777777" w:rsidR="00BC4F9D" w:rsidRDefault="00BC4F9D" w:rsidP="00BC4F9D"/>
+                        </w:txbxContent>
+                      </v:textbox>
+                    </v:shape>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r w:rsidR="00BC4F9D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="231F20"/>
+                <w:w w:val="92"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  Yes      No</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7C4E2DBF" w14:textId="77777777" w:rsidR="009E128F" w:rsidRPr="00A02F88" w:rsidRDefault="009E128F" w:rsidP="00924B02">
             <w:pPr>
-              <w:spacing w:before="80" w:line="360" w:lineRule="auto"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:right="-14"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:color w:val="231F20"/>
                 <w:w w:val="92"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A02F88">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:color w:val="231F20"/>
                 <w:w w:val="92"/>
               </w:rPr>
               <w:t>Graduate JD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0C1757C7" w14:textId="77777777" w:rsidR="009E128F" w:rsidRDefault="009E128F" w:rsidP="009E128F">
+    <w:p w14:paraId="0C1757C7" w14:textId="77777777" w:rsidR="009E128F" w:rsidRPr="002E6E06" w:rsidRDefault="009E128F" w:rsidP="009E128F">
       <w:pPr>
         <w:ind w:left="140" w:right="-20"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="231F20"/>
           <w:w w:val="92"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="9377" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2772"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="2178"/>
+        <w:gridCol w:w="2779"/>
+        <w:gridCol w:w="2228"/>
+        <w:gridCol w:w="2187"/>
+        <w:gridCol w:w="2183"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009E128F" w:rsidRPr="00C00393" w14:paraId="59581F26" w14:textId="77777777" w:rsidTr="009E128F">
+      <w:tr w:rsidR="009E128F" w:rsidRPr="00C00393" w14:paraId="59581F26" w14:textId="77777777" w:rsidTr="002B266C">
+        <w:trPr>
+          <w:trHeight w:val="393"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2772" w:type="dxa"/>
+            <w:tcW w:w="2779" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="768F3093" w14:textId="77777777" w:rsidR="009E128F" w:rsidRPr="00C00393" w:rsidRDefault="009E128F" w:rsidP="00924B02">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="231F20"/>
                 <w:w w:val="92"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C00393">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="231F20"/>
                 <w:w w:val="92"/>
               </w:rPr>
               <w:t>School Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2223" w:type="dxa"/>
+            <w:tcW w:w="2228" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6E477BF3" w14:textId="77777777" w:rsidR="009E128F" w:rsidRPr="00C00393" w:rsidRDefault="009E128F" w:rsidP="00924B02">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="231F20"/>
                 <w:w w:val="92"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C00393">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="231F20"/>
                 <w:w w:val="92"/>
               </w:rPr>
               <w:t xml:space="preserve">Address </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2182" w:type="dxa"/>
+            <w:tcW w:w="2187" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="476AFF8E" w14:textId="55A4178B" w:rsidR="009E128F" w:rsidRPr="00C00393" w:rsidRDefault="009E128F" w:rsidP="00924B02">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="231F20"/>
                 <w:w w:val="92"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C00393">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="231F20"/>
                 <w:w w:val="92"/>
               </w:rPr>
               <w:t>Course of study</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2178" w:type="dxa"/>
+            <w:tcW w:w="2183" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6EDAC22D" w14:textId="77777777" w:rsidR="009E128F" w:rsidRPr="00C00393" w:rsidRDefault="009E128F" w:rsidP="00924B02">
             <w:pPr>
               <w:ind w:right="-20"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="231F20"/>
                 <w:w w:val="92"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C00393">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="231F20"/>
                 <w:w w:val="92"/>
               </w:rPr>
               <w:t>Degree</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E128F" w14:paraId="3AFB4242" w14:textId="77777777" w:rsidTr="009E128F">
+      <w:tr w:rsidR="009E128F" w14:paraId="3AFB4242" w14:textId="77777777" w:rsidTr="002B266C">
+        <w:trPr>
+          <w:trHeight w:val="876"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2772" w:type="dxa"/>
+            <w:tcW w:w="2779" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="24AFD6BD" w14:textId="77777777" w:rsidR="009E128F" w:rsidRDefault="009E128F" w:rsidP="00924B02">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:ind w:right="-14"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="231F20"/>
                 <w:w w:val="92"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="231F20"/>
                 <w:w w:val="92"/>
               </w:rPr>
               <w:t>High School:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2223" w:type="dxa"/>
+            <w:tcW w:w="2228" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="08CDD3A6" w14:textId="77777777" w:rsidR="009E128F" w:rsidRDefault="009E128F" w:rsidP="00924B02">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:ind w:right="-14"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="231F20"/>
                 <w:w w:val="92"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2182" w:type="dxa"/>
+            <w:tcW w:w="2187" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5B3D499D" w14:textId="20316C63" w:rsidR="009E128F" w:rsidRDefault="009E128F" w:rsidP="00924B02">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:ind w:right="-14"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="231F20"/>
                 <w:w w:val="92"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2178" w:type="dxa"/>
+            <w:tcW w:w="2183" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="593E02B8" w14:textId="77777777" w:rsidR="009E128F" w:rsidRDefault="009E128F" w:rsidP="00924B02">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:ind w:right="-14"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="231F20"/>
                 <w:w w:val="92"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E128F" w14:paraId="35397696" w14:textId="77777777" w:rsidTr="009E128F">
+      <w:tr w:rsidR="009E128F" w14:paraId="35397696" w14:textId="77777777" w:rsidTr="002B266C">
+        <w:trPr>
+          <w:trHeight w:val="887"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2772" w:type="dxa"/>
+            <w:tcW w:w="2779" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5429A9A7" w14:textId="77777777" w:rsidR="009E128F" w:rsidRDefault="009E128F" w:rsidP="00924B02">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:ind w:right="-14"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="231F20"/>
                 <w:w w:val="92"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="231F20"/>
                 <w:w w:val="92"/>
               </w:rPr>
               <w:t>College:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2223" w:type="dxa"/>
+            <w:tcW w:w="2228" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5D5E570A" w14:textId="77777777" w:rsidR="009E128F" w:rsidRDefault="009E128F" w:rsidP="00924B02">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:ind w:right="-14"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="231F20"/>
                 <w:w w:val="92"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2182" w:type="dxa"/>
+            <w:tcW w:w="2187" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="073DFFA4" w14:textId="77777777" w:rsidR="009E128F" w:rsidRDefault="009E128F" w:rsidP="00924B02">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:ind w:right="-14"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="231F20"/>
                 <w:w w:val="92"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2178" w:type="dxa"/>
+            <w:tcW w:w="2183" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7084E45B" w14:textId="77777777" w:rsidR="009E128F" w:rsidRDefault="009E128F" w:rsidP="00924B02">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:ind w:right="-14"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="231F20"/>
                 <w:w w:val="92"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E128F" w14:paraId="47E79A57" w14:textId="77777777" w:rsidTr="009E128F">
+      <w:tr w:rsidR="009E128F" w14:paraId="47E79A57" w14:textId="77777777" w:rsidTr="002B266C">
+        <w:trPr>
+          <w:trHeight w:val="887"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2772" w:type="dxa"/>
+            <w:tcW w:w="2779" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="78873853" w14:textId="77777777" w:rsidR="009E128F" w:rsidRDefault="009E128F" w:rsidP="00924B02">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:ind w:right="-14"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="231F20"/>
                 <w:w w:val="92"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="231F20"/>
                 <w:w w:val="92"/>
               </w:rPr>
               <w:t>Graduate School:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2223" w:type="dxa"/>
+            <w:tcW w:w="2228" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7688AE34" w14:textId="77777777" w:rsidR="009E128F" w:rsidRDefault="009E128F" w:rsidP="00924B02">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:ind w:right="-14"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="231F20"/>
                 <w:w w:val="92"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2182" w:type="dxa"/>
+            <w:tcW w:w="2187" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="748FEA03" w14:textId="77777777" w:rsidR="009E128F" w:rsidRDefault="009E128F" w:rsidP="00924B02">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:ind w:right="-14"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="231F20"/>
                 <w:w w:val="92"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2178" w:type="dxa"/>
+            <w:tcW w:w="2183" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="50116F4C" w14:textId="77777777" w:rsidR="009E128F" w:rsidRDefault="009E128F" w:rsidP="00924B02">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:ind w:right="-14"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="231F20"/>
                 <w:w w:val="92"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E128F" w14:paraId="32B5A31F" w14:textId="77777777" w:rsidTr="009E128F">
+      <w:tr w:rsidR="009E128F" w14:paraId="32B5A31F" w14:textId="77777777" w:rsidTr="002B266C">
+        <w:trPr>
+          <w:trHeight w:val="876"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2772" w:type="dxa"/>
+            <w:tcW w:w="2779" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1B18CC61" w14:textId="77777777" w:rsidR="009E128F" w:rsidRDefault="009E128F" w:rsidP="00924B02">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:ind w:right="-14"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="231F20"/>
                 <w:w w:val="92"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="231F20"/>
                 <w:w w:val="92"/>
               </w:rPr>
               <w:t>Technical/Vocational:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2223" w:type="dxa"/>
+            <w:tcW w:w="2228" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="216577BD" w14:textId="77777777" w:rsidR="009E128F" w:rsidRDefault="009E128F" w:rsidP="00924B02">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:ind w:right="-14"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="231F20"/>
                 <w:w w:val="92"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2182" w:type="dxa"/>
+            <w:tcW w:w="2187" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4CAF409C" w14:textId="77777777" w:rsidR="009E128F" w:rsidRDefault="009E128F" w:rsidP="00924B02">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:ind w:right="-14"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="231F20"/>
                 <w:w w:val="92"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2178" w:type="dxa"/>
+            <w:tcW w:w="2183" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7A4E8E4A" w14:textId="77777777" w:rsidR="009E128F" w:rsidRDefault="009E128F" w:rsidP="00924B02">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:ind w:right="-14"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="231F20"/>
                 <w:w w:val="92"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E128F" w14:paraId="424B1A56" w14:textId="77777777" w:rsidTr="009E128F">
+      <w:tr w:rsidR="009E128F" w14:paraId="424B1A56" w14:textId="77777777" w:rsidTr="002B266C">
+        <w:trPr>
+          <w:trHeight w:val="838"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2772" w:type="dxa"/>
+            <w:tcW w:w="2779" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7D3FA803" w14:textId="77777777" w:rsidR="009E128F" w:rsidRDefault="009E128F" w:rsidP="00924B02">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:ind w:right="-14"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="231F20"/>
                 <w:w w:val="92"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="231F20"/>
                 <w:w w:val="92"/>
               </w:rPr>
               <w:t>Other:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2223" w:type="dxa"/>
+            <w:tcW w:w="2228" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0E1D6D6F" w14:textId="77777777" w:rsidR="009E128F" w:rsidRDefault="009E128F" w:rsidP="00924B02">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:ind w:right="-14"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="231F20"/>
                 <w:w w:val="92"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2182" w:type="dxa"/>
+            <w:tcW w:w="2187" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="19FBF5FF" w14:textId="77777777" w:rsidR="009E128F" w:rsidRDefault="009E128F" w:rsidP="00924B02">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:ind w:right="-14"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="231F20"/>
                 <w:w w:val="92"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2178" w:type="dxa"/>
+            <w:tcW w:w="2183" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7218F3BA" w14:textId="77777777" w:rsidR="009E128F" w:rsidRDefault="009E128F" w:rsidP="00924B02">
+          <w:p w14:paraId="46A9CEBB" w14:textId="77777777" w:rsidR="009E128F" w:rsidRDefault="009E128F" w:rsidP="00924B02">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:ind w:right="-14"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="231F20"/>
                 <w:w w:val="92"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="13278E62" w14:textId="77777777" w:rsidR="00573113" w:rsidRPr="00440BEE" w:rsidRDefault="00573113" w:rsidP="00440BEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7218F3BA" w14:textId="77777777" w:rsidR="00573113" w:rsidRPr="00440BEE" w:rsidRDefault="00573113" w:rsidP="00440BEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E128F" w14:paraId="224DB736" w14:textId="77777777" w:rsidTr="009E128F">
+      <w:tr w:rsidR="009E128F" w14:paraId="224DB736" w14:textId="77777777" w:rsidTr="002B266C">
+        <w:trPr>
+          <w:trHeight w:val="669"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2772" w:type="dxa"/>
+            <w:tcW w:w="2779" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="563E2125" w14:textId="77777777" w:rsidR="009E128F" w:rsidRDefault="009E128F" w:rsidP="00924B02">
+          <w:p w14:paraId="038A0206" w14:textId="77777777" w:rsidR="009E128F" w:rsidRDefault="009E128F" w:rsidP="00924B02">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:ind w:right="-14"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="231F20"/>
                 <w:w w:val="92"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="231F20"/>
                 <w:w w:val="92"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Other:</w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="563E2125" w14:textId="77777777" w:rsidR="00FD5925" w:rsidRDefault="00FD5925" w:rsidP="00924B02">
+            <w:pPr>
+              <w:spacing w:line="720" w:lineRule="auto"/>
+              <w:ind w:right="-14"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="231F20"/>
+                <w:w w:val="92"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2223" w:type="dxa"/>
+            <w:tcW w:w="2228" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="288A625B" w14:textId="77777777" w:rsidR="009E128F" w:rsidRDefault="009E128F" w:rsidP="00924B02">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:ind w:right="-14"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="231F20"/>
                 <w:w w:val="92"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2182" w:type="dxa"/>
+            <w:tcW w:w="2187" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5FEC15B2" w14:textId="77777777" w:rsidR="009E128F" w:rsidRDefault="009E128F" w:rsidP="00924B02">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:ind w:right="-14"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="231F20"/>
                 <w:w w:val="92"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2178" w:type="dxa"/>
+            <w:tcW w:w="2183" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7F09494B" w14:textId="77777777" w:rsidR="009E128F" w:rsidRDefault="009E128F" w:rsidP="00924B02">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:ind w:right="-14"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="231F20"/>
                 <w:w w:val="92"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1A7A5AED" w14:textId="77777777" w:rsidR="009E128F" w:rsidRDefault="009E128F" w:rsidP="009E128F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="62FEF470" w14:textId="77777777" w:rsidR="009E128F" w:rsidRPr="00926D7B" w:rsidRDefault="009E128F" w:rsidP="009E128F">
+    <w:p w14:paraId="6279E74E" w14:textId="77777777" w:rsidR="002E6E06" w:rsidRDefault="002E6E06" w:rsidP="009E128F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62FEF470" w14:textId="6FD1E638" w:rsidR="009E128F" w:rsidRPr="00926D7B" w:rsidRDefault="009E128F" w:rsidP="009E128F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00926D7B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>List any other courses, seminars, workshops, or training you have that may provide you with skills related to this position:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69F44B52" w14:textId="77777777" w:rsidR="009E128F" w:rsidRPr="00926D7B" w:rsidRDefault="009E128F" w:rsidP="009E128F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5BFA7270" w14:textId="77777777" w:rsidR="009E128F" w:rsidRDefault="009E128F" w:rsidP="009E128F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="44DA2D11" w14:textId="77777777" w:rsidR="002E6E06" w:rsidRDefault="002E6E06" w:rsidP="009E128F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F07C5D8" w14:textId="77777777" w:rsidR="002E6E06" w:rsidRDefault="002E6E06" w:rsidP="009E128F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="320510E0" w14:textId="77777777" w:rsidR="009E128F" w:rsidRDefault="009E128F" w:rsidP="009E128F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="07652138" w14:textId="77777777" w:rsidR="009E128F" w:rsidRPr="00926D7B" w:rsidRDefault="009E128F" w:rsidP="009E128F">
-[...13 lines deleted...]
-    <w:p w14:paraId="289F1E00" w14:textId="77777777" w:rsidR="009E128F" w:rsidRPr="00926D7B" w:rsidRDefault="009E128F" w:rsidP="009E128F">
+    <w:p w14:paraId="08FB5185" w14:textId="77777777" w:rsidR="00694812" w:rsidRDefault="00694812" w:rsidP="009E128F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63E52E8C" w14:textId="77777777" w:rsidR="00694812" w:rsidRDefault="00694812" w:rsidP="009E128F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72FB623A" w14:textId="77777777" w:rsidR="00694812" w:rsidRDefault="00694812" w:rsidP="009E128F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2538225A" w14:textId="77777777" w:rsidR="00694812" w:rsidRDefault="00694812" w:rsidP="009E128F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6438EE39" w14:textId="77777777" w:rsidR="00694812" w:rsidRDefault="00694812" w:rsidP="009E128F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6EB3FEA4" w14:textId="77777777" w:rsidR="00694812" w:rsidRDefault="00694812" w:rsidP="009E128F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B08A493" w14:textId="77777777" w:rsidR="00694812" w:rsidRDefault="00694812" w:rsidP="009E128F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DB39E49" w14:textId="77777777" w:rsidR="00694812" w:rsidRDefault="00694812" w:rsidP="009E128F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C39B625" w14:textId="77777777" w:rsidR="00694812" w:rsidRDefault="00694812" w:rsidP="009E128F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2810CE3F" w14:textId="77777777" w:rsidR="00694812" w:rsidRDefault="00694812" w:rsidP="009E128F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D87F67F" w14:textId="77777777" w:rsidR="00694812" w:rsidRDefault="00694812" w:rsidP="009E128F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7AB76BF1" w14:textId="77777777" w:rsidR="00FD5925" w:rsidRDefault="00FD5925" w:rsidP="009E128F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="289F1E00" w14:textId="6568B4BB" w:rsidR="009E128F" w:rsidRPr="00926D7B" w:rsidRDefault="009E128F" w:rsidP="009E128F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00926D7B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>List any current licenses, registrations, or certificates you possess which may be related to this position:</w:t>
+        <w:t xml:space="preserve">List any current licenses, registrations, or certificates you possess </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD5925">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>that</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD5925" w:rsidRPr="00926D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00926D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>may be related to this position:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B4EA550" w14:textId="77777777" w:rsidR="009E128F" w:rsidRDefault="009E128F" w:rsidP="009E128F">
       <w:pPr>
         <w:ind w:left="140" w:right="-20"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="231F20"/>
           <w:w w:val="92"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1328DA90" w14:textId="77777777" w:rsidR="009E128F" w:rsidRDefault="009E128F" w:rsidP="009E128F">
       <w:pPr>
         <w:ind w:left="140" w:right="-20"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="231F20"/>
           <w:w w:val="92"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="21557A64" w14:textId="77777777" w:rsidR="009E128F" w:rsidRDefault="009E128F" w:rsidP="009E128F">
       <w:pPr>
         <w:ind w:left="140" w:right="-20"/>
@@ -3969,59 +4464,50 @@
       <w:r w:rsidRPr="009E128F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">List present or most recent employer first. Please note “see resume” is </w:t>
       </w:r>
       <w:r w:rsidRPr="00AC19A2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>not</w:t>
       </w:r>
       <w:r w:rsidRPr="009E128F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> an acceptable response for any entries on this application. Resumes will only be considered in addition to, but not in lieu of, this application. </w:t>
       </w:r>
-    </w:p>
-[...7 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="04A64769" w14:textId="77777777" w:rsidR="009E128F" w:rsidRDefault="009E128F" w:rsidP="009E128F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7A0E3C0A" w14:textId="713049DA" w:rsidR="009E128F" w:rsidRPr="009E128F" w:rsidRDefault="009E128F" w:rsidP="009E128F">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E128F">
         <w:rPr>
           <w:i/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251679744" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="68AD7F53" wp14:editId="62FA8DF5">
             <wp:simplePos x="0" y="0"/>
@@ -4097,251 +4583,324 @@
       <w:r w:rsidRPr="009E128F">
         <w:rPr>
           <w:i/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>NOTE</w:t>
       </w:r>
       <w:r w:rsidRPr="009E128F">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">: Cities should decide on a finite </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="009E128F">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>period of time</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="009E128F">
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve"> to ask for in terms of work history, something on the order of 5-10 years of relevant experience is recommended. Cities should consult with legal counsel on the duration of work experience requested. </w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> to ask for in terms of work history, something </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009E128F">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>on</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009E128F">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the order of 5-10 years of relevant experience is recommended. Cities should consult with legal counsel on the duration of work experience requested. </w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="3322D2B6" w14:textId="77777777" w:rsidR="009E128F" w:rsidRPr="0064194C" w:rsidRDefault="009E128F" w:rsidP="009E128F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9630" w:type="dxa"/>
         <w:tblInd w:w="-95" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3690"/>
         <w:gridCol w:w="2970"/>
         <w:gridCol w:w="2970"/>
       </w:tblGrid>
       <w:tr w:rsidR="009E128F" w:rsidRPr="008A7B56" w14:paraId="789E0C39" w14:textId="77777777" w:rsidTr="009E128F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3690" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="59FA6C6D" w14:textId="77777777" w:rsidR="009E128F" w:rsidRPr="00A93B99" w:rsidRDefault="009E128F" w:rsidP="00924B02">
+          <w:p w14:paraId="59FA6C6D" w14:textId="7CEA5035" w:rsidR="009E128F" w:rsidRPr="00A93B99" w:rsidRDefault="00630B80" w:rsidP="00924B02">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:ind w:right="-14"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A93B99">
-[...3 lines deleted...]
-              <w:t>Company</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Organization name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="771E8968" w14:textId="77777777" w:rsidR="009E128F" w:rsidRPr="008A7B56" w:rsidRDefault="009E128F" w:rsidP="00924B02">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:ind w:right="-14"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A7B56">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Name of last supervisor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="698A45A0" w14:textId="0E18F1E9" w:rsidR="009E128F" w:rsidRPr="008A7B56" w:rsidRDefault="004D4506" w:rsidP="00924B02">
+          <w:p w14:paraId="698A45A0" w14:textId="4E2F9B2F" w:rsidR="009E128F" w:rsidRPr="008A7B56" w:rsidRDefault="00682A72" w:rsidP="00924B02">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:ind w:right="-14"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A7B56">
-[...3 lines deleted...]
-              <w:t>Hrs.</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Hours worked</w:t>
             </w:r>
             <w:r w:rsidR="009E128F" w:rsidRPr="008A7B56">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>/Week</w:t>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidR="00630B80">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>w</w:t>
+            </w:r>
+            <w:r w:rsidR="009E128F" w:rsidRPr="008A7B56">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>eek</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00424CED" w:rsidRPr="008A7B56" w14:paraId="508146A2" w14:textId="77777777" w:rsidTr="008C2848">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3690" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6247E5A2" w14:textId="77777777" w:rsidR="00424CED" w:rsidRPr="008A7B56" w:rsidRDefault="00424CED" w:rsidP="00924B02">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:ind w:right="-14"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A7B56">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Address</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5940" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="17F2966B" w14:textId="59900C4B" w:rsidR="00424CED" w:rsidRPr="008A7B56" w:rsidRDefault="00424CED" w:rsidP="00924B02">
+          <w:p w14:paraId="17F2966B" w14:textId="13614021" w:rsidR="00424CED" w:rsidRPr="008A7B56" w:rsidRDefault="00424CED" w:rsidP="00924B02">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:ind w:right="-14"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A7B56">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>Start Date</w:t>
+              <w:t xml:space="preserve">Start </w:t>
+            </w:r>
+            <w:r w:rsidR="00630B80">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>d</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008A7B56">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>ate</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00424CED" w:rsidRPr="008A7B56" w14:paraId="66F8B8DF" w14:textId="77777777" w:rsidTr="00B15B52">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3690" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0A7FA4CC" w14:textId="77777777" w:rsidR="00424CED" w:rsidRPr="008A7B56" w:rsidRDefault="00424CED" w:rsidP="00924B02">
+          <w:p w14:paraId="0A7FA4CC" w14:textId="54E57DC7" w:rsidR="00424CED" w:rsidRPr="008A7B56" w:rsidRDefault="00424CED" w:rsidP="00924B02">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:ind w:right="-14"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A7B56">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>City, State, Zip</w:t>
+              <w:t xml:space="preserve">City, State, </w:t>
+            </w:r>
+            <w:r w:rsidR="00666A45">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ZIP </w:t>
+            </w:r>
+            <w:r w:rsidR="00630B80">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>c</w:t>
+            </w:r>
+            <w:r w:rsidR="00666A45">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>ode</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5940" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="3E874898" w14:textId="6F22D5EC" w:rsidR="00424CED" w:rsidRPr="008A7B56" w:rsidRDefault="00424CED" w:rsidP="00924B02">
+          <w:p w14:paraId="3E874898" w14:textId="0317203A" w:rsidR="00424CED" w:rsidRPr="008A7B56" w:rsidRDefault="00424CED" w:rsidP="00924B02">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:ind w:right="-14"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A7B56">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>End Date</w:t>
+              <w:t xml:space="preserve">End </w:t>
+            </w:r>
+            <w:r w:rsidR="00630B80">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>d</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008A7B56">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>ate</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009E128F" w:rsidRPr="008A7B56" w14:paraId="5916352B" w14:textId="77777777" w:rsidTr="009E128F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3690" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6ED9320E" w14:textId="77777777" w:rsidR="009E128F" w:rsidRPr="008A7B56" w:rsidRDefault="009E128F" w:rsidP="00924B02">
+          <w:p w14:paraId="6ED9320E" w14:textId="293BF7E3" w:rsidR="009E128F" w:rsidRPr="008A7B56" w:rsidRDefault="009E128F" w:rsidP="00924B02">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:ind w:right="-14"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A7B56">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>Phone Number</w:t>
+              <w:t xml:space="preserve">Phone </w:t>
+            </w:r>
+            <w:r w:rsidR="00630B80">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>n</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008A7B56">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>umber</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5940" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="1D622445" w14:textId="77777777" w:rsidR="009E128F" w:rsidRPr="008A7B56" w:rsidRDefault="009E128F" w:rsidP="00924B02">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:ind w:right="-14"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A7B56">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Last job title</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -4412,177 +4971,87 @@
           </w:p>
           <w:p w14:paraId="2C818257" w14:textId="77777777" w:rsidR="009E128F" w:rsidRDefault="009E128F" w:rsidP="00924B02">
             <w:pPr>
               <w:ind w:right="-14"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7F71FC79" w14:textId="77777777" w:rsidR="009E128F" w:rsidRPr="008A7B56" w:rsidRDefault="009E128F" w:rsidP="00924B02">
             <w:pPr>
               <w:ind w:right="-14"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009E128F" w:rsidRPr="008A7B56" w14:paraId="6C3AC559" w14:textId="77777777" w:rsidTr="009E128F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9630" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="4F32D5A4" w14:textId="77777777" w:rsidR="009E128F" w:rsidRPr="008A7B56" w:rsidRDefault="009E128F" w:rsidP="00924B02">
+          <w:p w14:paraId="4F32D5A4" w14:textId="12F07D17" w:rsidR="009E128F" w:rsidRPr="008A7B56" w:rsidRDefault="00BC4F9D" w:rsidP="00924B02">
             <w:pPr>
               <w:spacing w:line="321" w:lineRule="exact"/>
               <w:ind w:right="-20"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A7B56">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251675648" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4124E50B" wp14:editId="3F73A632">
-[...89 lines deleted...]
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251674624" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="52BBA5C7" wp14:editId="03D3A66D">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251674624" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="52BBA5C7" wp14:editId="3E71DDB0">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>2332355</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>62533</wp:posOffset>
+                        <wp:posOffset>113030</wp:posOffset>
                       </wp:positionV>
-                      <wp:extent cx="100584" cy="100584"/>
+                      <wp:extent cx="100330" cy="100330"/>
                       <wp:effectExtent l="0" t="0" r="13970" b="13970"/>
                       <wp:wrapNone/>
                       <wp:docPr id="51" name="Text Box 51"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr txBox="1"/>
                             <wps:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
-                                <a:ext cx="100584" cy="100584"/>
+                                <a:ext cx="100330" cy="100330"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
                                 <a:schemeClr val="lt1"/>
                               </a:solidFill>
                               <a:ln w="6350">
                                 <a:solidFill>
                                   <a:prstClr val="black"/>
                                 </a:solidFill>
                               </a:ln>
                               <a:effectLst/>
                             </wps:spPr>
                             <wps:style>
                               <a:lnRef idx="0">
                                 <a:schemeClr val="accent1"/>
                               </a:lnRef>
                               <a:fillRef idx="0">
                                 <a:schemeClr val="accent1"/>
                               </a:fillRef>
                               <a:effectRef idx="0">
                                 <a:schemeClr val="accent1"/>
                               </a:effectRef>
                               <a:fontRef idx="minor">
@@ -4592,1615 +5061,1909 @@
                             <wps:txbx>
                               <w:txbxContent>
                                 <w:p w14:paraId="164C22B6" w14:textId="77777777" w:rsidR="009E128F" w:rsidRDefault="009E128F" w:rsidP="009E128F"/>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape w14:anchorId="52BBA5C7" id="Text Box 51" o:spid="_x0000_s1038" type="#_x0000_t202" style="position:absolute;margin-left:183.65pt;margin-top:4.9pt;width:7.9pt;height:7.9pt;z-index:251674624;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCLFzb6fgIAAJQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+xkSdcFdYosRYYB&#10;QVusHXpWZCkRKouapMTOfn0p2fnqeumwi0yajxT5RPLquqk02QrnFZiC9ns5JcJwKJVZFfTX4/zT&#10;JSU+MFMyDUYUdCc8vZ58/HBV27EYwBp0KRzBIMaPa1vQdQh2nGWer0XFfA+sMGiU4CoWUHWrrHSs&#10;xuiVzgZ5fpHV4ErrgAvv8e9Na6STFF9KwcOdlF4EoguKuYV0unQu45lNrth45ZhdK96lwf4hi4op&#10;g5ceQt2wwMjGqb9CVYo78CBDj0OVgZSKi1QDVtPPX1XzsGZWpFqQHG8PNPn/F5bfbh/svSOh+QYN&#10;PmAkpLZ+7PFnrKeRropfzJSgHSncHWgTTSA8OuX56HJICUdTJ2OU7OhsnQ/fBVQkCgV1+CqJLLZd&#10;+NBC95B4lwetyrnSOimxE8RMO7Jl+IY6pBQx+BlKG1IX9OLzKE+Bz2wx9MF/qRl/jkWeR0BNm3id&#10;SD3TpXUkIklhp0XEaPNTSKLKxMcbOTLOhTnkmdARJbGi9zh2+GNW73Fu60CPdDOYcHCulAHXsnRO&#10;bfm8p1a2eCTppO4ohmbZYOH4zIN9oyyh3GH/OGhHy1s+V0j4gvlwzxzOErYM7odwh4fUgK8EnUTJ&#10;Gtyft/5HPLY4WimpcTYL6n9vmBOU6B8Gm/9rfziMw5yU4ejLABV3almeWsymmgG2Th83keVJjPig&#10;96J0UD3hGpnGW9HEDMe7Cxr24iy0GwPXEBfTaQLh+FoWFubB8hg60hwb7bF5Ys52jR5wQm5hP8Vs&#10;/KrfW2z0NDDdBJAqDUMkumW1ewAc/dSv3ZqKu+VUT6jjMp28AAAA//8DAFBLAwQUAAYACAAAACEA&#10;l8xquNwAAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPMU/DMBSEdyT+g/WQ2KjTRoQ0zUsFqLAw&#10;UVDn19i1LWI7st00/HvMBOPpTnfftdvZDmySIRrvEJaLAph0vRfGKYTPj5e7GlhM5AQN3kmEbxlh&#10;211ftdQIf3HvctonxXKJiw0h6JTGhvPYa2kpLvwoXfZOPlhKWQbFRaBLLrcDXxVFxS0Zlxc0jfJZ&#10;y/5rf7YIuye1Vn1NQe9qYcw0H05v6hXx9mZ+3ABLck5/YfjFz+jQZaajPzsR2YBQVg9ljiKs84Ps&#10;l3W5BHZEWN1XwLuW/z/Q/QAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCLFzb6fgIAAJQF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCXzGq43AAA&#10;AAgBAAAPAAAAAAAAAAAAAAAAANgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+                    <v:shape w14:anchorId="52BBA5C7" id="Text Box 51" o:spid="_x0000_s1038" type="#_x0000_t202" style="position:absolute;margin-left:183.65pt;margin-top:8.9pt;width:7.9pt;height:7.9pt;z-index:251674624;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDSeL3OfQIAAJQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+2kj21BnSJr0WFA&#10;sRZrh54VWWqEyqImMbGzXz9Kdl5dLx12kUnzI0V+Inl+0TWWrVSIBlzFR0clZ8pJqI17qvjPh+sP&#10;nziLKFwtLDhV8bWK/GL6/t156ydqDAuwtQqMgrg4aX3FF4h+UhRRLlQj4hF45cioITQCSQ1PRR1E&#10;S9EbW4zL8qxoIdQ+gFQx0t+r3sinOb7WSuKt1lEhsxWn3DCfIZ/zdBbTczF5CsIvjBzSEP+QRSOM&#10;o0u3oa4ECrYM5q9QjZEBImg8ktAUoLWRKtdA1YzKF9XcL4RXuRYiJ/otTfH/hZXfV/f+LjDsvkBH&#10;D5gIaX2cRPqZ6ul0aNKXMmVkJwrXW9pUh0wmp7I8PiaLJNMgU5Ri5+xDxK8KGpaEigd6lUyWWN1E&#10;7KEbSLorgjX1tbE2K6kT1KUNbCXoDS3mFCn4Aco61lb87Pi0zIEPbCn01n9uhXxORR5GIM26dJ3K&#10;PTOktSMiS7i2KmGs+6E0M3Xm45UchZTKbfPM6ITSVNFbHAf8Lqu3OPd1kEe+GRxunRvjIPQsHVJb&#10;P2+o1T2eSNqrO4nYzTsqnJ55vGmUOdRr6p8A/WhFL68NEX4jIt6JQLNEjUH7AW/p0BbolWCQOFtA&#10;+P3a/4SnFicrZy3NZsXjr6UIijP7zVHzfx6dnKRhzsrJ6ccxKWHfMt+3uGVzCdQ6I9pEXmYx4dFu&#10;RB2geaQ1Mku3kkk4SXdXHDfiJfYbg9aQVLNZBtH4eoE37t7LFDrRnBrtoXsUwQ+NjjQh32EzxWLy&#10;ot97bPJ0MFsiaJOHIRHdszo8AI1+7tdhTaXdsq9n1G6ZTv8AAAD//wMAUEsDBBQABgAIAAAAIQAI&#10;LF3v3AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqFMspSHEqQAVLpwo&#10;iLMbb22L2I5sNw1/z3KC247maXam2y5+ZDOm7GKQsF5VwDAMUbtgJHy8P980wHJRQasxBpTwjRm2&#10;/eVFp1odz+EN530xjEJCbpUEW8rUcp4Hi17lVZwwkHeMyatCMhmukzpTuB/5bVXV3CsX6INVEz5Z&#10;HL72Jy9h92juzNCoZHeNdm5ePo+v5kXK66vl4R5YwaX8wfBbn6pDT50O8RR0ZqMEUW8EoWRsaAIB&#10;ohFrYAc6RA287/j/Bf0PAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANJ4vc59AgAAlAUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAAgsXe/cAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA1wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                       <v:textbox>
                         <w:txbxContent>
                           <w:p w14:paraId="164C22B6" w14:textId="77777777" w:rsidR="009E128F" w:rsidRDefault="009E128F" w:rsidP="009E128F"/>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="008A7B56">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...361 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251677696" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="69A462FC" wp14:editId="62765102">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251675648" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4124E50B" wp14:editId="2EFBA529">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>2846070</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>62258</wp:posOffset>
+                        <wp:posOffset>113030</wp:posOffset>
                       </wp:positionV>
-                      <wp:extent cx="100584" cy="100330"/>
+                      <wp:extent cx="100330" cy="100330"/>
                       <wp:effectExtent l="0" t="0" r="13970" b="13970"/>
                       <wp:wrapNone/>
-                      <wp:docPr id="301" name="Text Box 301"/>
+                      <wp:docPr id="52" name="Text Box 52"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr txBox="1"/>
                             <wps:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
-                                <a:ext cx="100584" cy="100330"/>
+                                <a:ext cx="100330" cy="100330"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
-                                <a:sysClr val="window" lastClr="FFFFFF"/>
+                                <a:schemeClr val="lt1"/>
                               </a:solidFill>
                               <a:ln w="6350">
                                 <a:solidFill>
                                   <a:prstClr val="black"/>
                                 </a:solidFill>
                               </a:ln>
                               <a:effectLst/>
                             </wps:spPr>
+                            <wps:style>
+                              <a:lnRef idx="0">
+                                <a:schemeClr val="accent1"/>
+                              </a:lnRef>
+                              <a:fillRef idx="0">
+                                <a:schemeClr val="accent1"/>
+                              </a:fillRef>
+                              <a:effectRef idx="0">
+                                <a:schemeClr val="accent1"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor">
+                                <a:schemeClr val="dk1"/>
+                              </a:fontRef>
+                            </wps:style>
                             <wps:txbx>
                               <w:txbxContent>
-                                <w:p w14:paraId="007C31FC" w14:textId="77777777" w:rsidR="009E128F" w:rsidRDefault="009E128F" w:rsidP="009E128F"/>
+                                <w:p w14:paraId="74720E4A" w14:textId="77777777" w:rsidR="009E128F" w:rsidRDefault="009E128F" w:rsidP="009E128F"/>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape w14:anchorId="69A462FC" id="Text Box 301" o:spid="_x0000_s1039" type="#_x0000_t202" style="position:absolute;margin-left:224.1pt;margin-top:4.9pt;width:7.9pt;height:7.9pt;z-index:251677696;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCG3pv0SQIAAKIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vti5tOuCOkXWIsOA&#10;oC2QDn1WZDkxJouapMTOvn5Hyq2XPQ3Lg0KK1CF5SPr6pms02yrnazIF7/dyzpSRVNZmVfAfT7NP&#10;V5z5IEwpNBlV8J3y/Gby8cN1a8dqQGvSpXIMIMaPW1vwdQh2nGVerlUjfI+sMjBW5BoRoLpVVjrR&#10;Ar3R2SDPL7OWXGkdSeU9bu/2Rj5J+FWlZHioKq8C0wVHbiGdLp3LeGaTazFeOWHXtTykIf4hi0bU&#10;BkFPUHciCLZx9TuoppaOPFWhJ6nJqKpqqVINqKafv6lmsRZWpVpAjrcnmvz/g5X324V9dCx0X6lD&#10;AyMhrfVjj8tYT1e5Jv4jUwY7KNydaFNdYDI+yvOLqxFnEibIw2GiNTs/ts6Hb4oaFoWCO3QlkSW2&#10;cx8QEK5HlxjLk67LWa11Unb+Vju2FWgg+l5Sy5kWPuCy4LP0izkD4tUzbVhb8MvhRZ4ivbLFWCfM&#10;pRby53sE4GkT46s0RIc8z8xEKXTLjtUlih4eaVtSuQObjvaD5q2c1Yg2R8KPwmGyQCC2JTzgqDQh&#10;RTpInK3J/f7bffRHw2HlrMWkFtz/2ginwMN3g1H40h+N4mgnZXTxeQDFvbQsX1rMprklcNnHXlqZ&#10;xOgf9FGsHDXPWKppjAqTMBKxCx6O4m3Y7w+WUqrpNDlhmK0Ic7OwMkJH4iLLT92zcPbQ9oB5uafj&#10;TIvxm+7vfeNLQ9NNoKpOoxGJ3rOKJkcFi5DafVjauGkv9eR1/rRM/gAAAP//AwBQSwMEFAAGAAgA&#10;AAAhAF2exqLbAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPhDAQhe8m/odmTLy5RYKERYaN&#10;MfFojOhBb922QpVOCe2yuL/e8aTHyXt5833NbvWjWOwcXSCE600GwpIOxlGP8PrycFWBiEmRUWMg&#10;i/BtI+za87NG1SYc6dkuXeoFj1CsFcKQ0lRLGfVgvYqbMFni7CPMXiU+516aWR153I8yz7JSeuWI&#10;PwxqsveD1V/dwSMYeguk393jyVGn3fb0VH3qBfHyYr27BZHsmv7K8IvP6NAy0z4cyEQxIhRFlXMV&#10;YcsGnBdlwW57hPymBNk28r9A+wMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCG3pv0SQIA&#10;AKIEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBdnsai&#10;2wAAAAgBAAAPAAAAAAAAAAAAAAAAAKMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;qwUAAAAA&#10;" fillcolor="window" strokeweight=".5pt">
+                    <v:shape w14:anchorId="4124E50B" id="Text Box 52" o:spid="_x0000_s1039" type="#_x0000_t202" style="position:absolute;margin-left:224.1pt;margin-top:8.9pt;width:7.9pt;height:7.9pt;z-index:251675648;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCtyvIbfQIAAJQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+00bbcFdYqsRYcB&#10;xVqsHXpWZKkRKouaxMTOfv0o2fnqeumwi0yajxT5RPL8omssW6kQDbiKj45KzpSTUBv3VPGfD9cf&#10;PnEWUbhaWHCq4msV+cX0/bvz1k/UMSzA1iowCuLipPUVXyD6SVFEuVCNiEfglSOjhtAIJDU8FXUQ&#10;LUVvbHFclmdFC6H2AaSKkf5e9UY+zfG1VhJvtY4Kma045Yb5DPmcp7OYnovJUxB+YeSQhviHLBph&#10;HF26DXUlULBlMH+FaowMEEHjkYSmAK2NVLkGqmZUvqjmfiG8yrUQOdFvaYr/L6z8vrr3d4Fh9wU6&#10;esBESOvjJNLPVE+nQ5O+lCkjO1G43tKmOmQyOZXleEwWSaZBpijFztmHiF8VNCwJFQ/0KpkssbqJ&#10;2EM3kHRXBGvqa2NtVlInqEsb2ErQG1rMKVLwA5R1rK342fi0zIEPbCn01n9uhXxORR5GIM26dJ3K&#10;PTOktSMiS7i2KmGs+6E0M3Xm45UchZTKbfPM6ITSVNFbHAf8Lqu3OPd1kEe+GRxunRvjIPQsHVJb&#10;P2+o1T2eSNqrO4nYzTsqnJ55vGmUOdRr6p8A/WhFL68NEX4jIt6JQLNEjUH7AW/p0BbolWCQOFtA&#10;+P3a/4SnFicrZy3NZsXjr6UIijP7zVHzfx6dnKRhzsrJ6cdjUsK+Zb5vccvmEqh1RrSJvMxiwqPd&#10;iDpA80hrZJZuJZNwku6uOG7ES+w3Bq0hqWazDKLx9QJv3L2XKXSiOTXaQ/cogh8aHWlCvsNmisXk&#10;Rb/32OTpYLZE0CYPQyK6Z3V4ABr93K/Dmkq7ZV/PqN0ynf4BAAD//wMAUEsDBBQABgAIAAAAIQDm&#10;xQTf3AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqEMbhTSNUwEqXDi1&#10;IM7b2LUtYjuy3TT8PcsJjqsZzb7Xbmc3sEnFZIMXcL8ogCnfB2m9FvDx/nJXA0sZvcQheCXgWyXY&#10;dtdXLTYyXPxeTYesGY341KAAk/PYcJ56oxymRRiVp+wUosNMZ9RcRrzQuBv4sigq7tB6+mBwVM9G&#10;9V+HsxOwe9Jr3dcYza6W1k7z5+lNvwpxezM/boBlNee/MvziEzp0xHQMZy8TGwSUZb2kKgUPpECF&#10;sipJ7ihgtaqAdy3/b9D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAK3K8ht9AgAAlAUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAObFBN/cAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA1wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                       <v:textbox>
                         <w:txbxContent>
-                          <w:p w14:paraId="007C31FC" w14:textId="77777777" w:rsidR="009E128F" w:rsidRDefault="009E128F" w:rsidP="009E128F"/>
+                          <w:p w14:paraId="74720E4A" w14:textId="77777777" w:rsidR="009E128F" w:rsidRDefault="009E128F" w:rsidP="009E128F"/>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
+            <w:r w:rsidR="009E128F" w:rsidRPr="008A7B56">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">May we contact this employer?    </w:t>
+            </w:r>
+            <w:r w:rsidR="009E128F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidR="009E128F" w:rsidRPr="008A7B56">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Yes      No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="25B1E031" w14:textId="77777777" w:rsidR="009E128F" w:rsidRDefault="009E128F" w:rsidP="009E128F">
+      <w:pPr>
+        <w:spacing w:line="321" w:lineRule="exact"/>
+        <w:ind w:left="184" w:right="-20"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33F29131" w14:textId="77777777" w:rsidR="009E128F" w:rsidRDefault="009E128F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BB8D306" w14:textId="77777777" w:rsidR="009E128F" w:rsidRDefault="009E128F" w:rsidP="009E128F">
+      <w:pPr>
+        <w:spacing w:line="321" w:lineRule="exact"/>
+        <w:ind w:left="184" w:right="-20"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="9630" w:type="dxa"/>
+        <w:tblInd w:w="-95" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3905"/>
+        <w:gridCol w:w="2755"/>
+        <w:gridCol w:w="2970"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="009E128F" w:rsidRPr="008A7B56" w14:paraId="753CF228" w14:textId="77777777" w:rsidTr="009E128F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3905" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C847F4B" w14:textId="7CA17663" w:rsidR="009E128F" w:rsidRPr="00A93B99" w:rsidRDefault="00630B80" w:rsidP="00924B02">
+            <w:pPr>
+              <w:spacing w:line="720" w:lineRule="auto"/>
+              <w:ind w:right="-14"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Organization name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2755" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="021452AA" w14:textId="77777777" w:rsidR="009E128F" w:rsidRPr="008A7B56" w:rsidRDefault="009E128F" w:rsidP="00924B02">
+            <w:pPr>
+              <w:spacing w:line="720" w:lineRule="auto"/>
+              <w:ind w:right="-14"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A7B56">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Name of last supervisor</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2970" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="60B40552" w14:textId="2D5C3871" w:rsidR="009E128F" w:rsidRPr="008A7B56" w:rsidRDefault="00666A45" w:rsidP="00924B02">
+            <w:pPr>
+              <w:spacing w:line="720" w:lineRule="auto"/>
+              <w:ind w:right="-14"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Hours worked</w:t>
+            </w:r>
+            <w:r w:rsidR="009E128F" w:rsidRPr="008A7B56">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidR="00630B80">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>w</w:t>
+            </w:r>
+            <w:r w:rsidR="009E128F" w:rsidRPr="008A7B56">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>eek</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00424CED" w:rsidRPr="008A7B56" w14:paraId="73ED3835" w14:textId="77777777" w:rsidTr="006E6B7F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3905" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E22D16E" w14:textId="77777777" w:rsidR="00424CED" w:rsidRPr="008A7B56" w:rsidRDefault="00424CED" w:rsidP="00924B02">
+            <w:pPr>
+              <w:spacing w:line="720" w:lineRule="auto"/>
+              <w:ind w:right="-14"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A7B56">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Address</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5725" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DC9707D" w14:textId="45EE07F0" w:rsidR="00424CED" w:rsidRPr="008A7B56" w:rsidRDefault="00424CED" w:rsidP="00924B02">
+            <w:pPr>
+              <w:spacing w:line="720" w:lineRule="auto"/>
+              <w:ind w:right="-14"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A7B56">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Start </w:t>
+            </w:r>
+            <w:r w:rsidR="00630B80">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>d</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008A7B56">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>ate</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00424CED" w:rsidRPr="008A7B56" w14:paraId="029715B1" w14:textId="77777777" w:rsidTr="0065374E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3905" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E92506C" w14:textId="1898F64D" w:rsidR="00424CED" w:rsidRPr="008A7B56" w:rsidRDefault="00424CED" w:rsidP="00924B02">
+            <w:pPr>
+              <w:spacing w:line="720" w:lineRule="auto"/>
+              <w:ind w:right="-14"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A7B56">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">City, State, </w:t>
+            </w:r>
+            <w:r w:rsidR="00666A45">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ZIP </w:t>
+            </w:r>
+            <w:r w:rsidR="00630B80">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>c</w:t>
+            </w:r>
+            <w:r w:rsidR="00666A45">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>ode</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5725" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DCB12A5" w14:textId="3F2DAC88" w:rsidR="00424CED" w:rsidRPr="008A7B56" w:rsidRDefault="00424CED" w:rsidP="00924B02">
+            <w:pPr>
+              <w:spacing w:line="720" w:lineRule="auto"/>
+              <w:ind w:right="-14"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A7B56">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">End </w:t>
+            </w:r>
+            <w:r w:rsidR="00630B80">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>d</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008A7B56">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>ate</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009E128F" w:rsidRPr="008A7B56" w14:paraId="7A0B519B" w14:textId="77777777" w:rsidTr="009E128F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3905" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7927E14B" w14:textId="5640BEF6" w:rsidR="009E128F" w:rsidRPr="008A7B56" w:rsidRDefault="009E128F" w:rsidP="00924B02">
+            <w:pPr>
+              <w:spacing w:line="720" w:lineRule="auto"/>
+              <w:ind w:right="-14"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A7B56">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phone </w:t>
+            </w:r>
+            <w:r w:rsidR="00630B80">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>n</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008A7B56">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>umber</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5725" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="09FAEAB8" w14:textId="77777777" w:rsidR="009E128F" w:rsidRPr="008A7B56" w:rsidRDefault="009E128F" w:rsidP="00924B02">
+            <w:pPr>
+              <w:spacing w:line="720" w:lineRule="auto"/>
+              <w:ind w:right="-14"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A7B56">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Last job title</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009E128F" w:rsidRPr="008A7B56" w14:paraId="765E29D9" w14:textId="77777777" w:rsidTr="009E128F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9630" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F46B36D" w14:textId="77777777" w:rsidR="009E128F" w:rsidRPr="008A7B56" w:rsidRDefault="009E128F" w:rsidP="00924B02">
+            <w:pPr>
+              <w:spacing w:line="720" w:lineRule="auto"/>
+              <w:ind w:right="-14"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A7B56">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Reason for leaving (be specific)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009E128F" w:rsidRPr="008A7B56" w14:paraId="1714EDFA" w14:textId="77777777" w:rsidTr="009E128F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9630" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="15784E17" w14:textId="77777777" w:rsidR="009E128F" w:rsidRDefault="009E128F" w:rsidP="00924B02">
+            <w:pPr>
+              <w:ind w:right="-14"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Describe your work in this job:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="43587D54" w14:textId="77777777" w:rsidR="009E128F" w:rsidRDefault="009E128F" w:rsidP="00924B02">
+            <w:pPr>
+              <w:ind w:right="-14"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="34CCE977" w14:textId="77777777" w:rsidR="009E128F" w:rsidRDefault="009E128F" w:rsidP="00924B02">
+            <w:pPr>
+              <w:ind w:right="-14"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="34254DED" w14:textId="77777777" w:rsidR="009E128F" w:rsidRDefault="009E128F" w:rsidP="00924B02">
+            <w:pPr>
+              <w:ind w:right="-14"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="162B52D2" w14:textId="77777777" w:rsidR="009E128F" w:rsidRPr="008A7B56" w:rsidRDefault="009E128F" w:rsidP="00924B02">
+            <w:pPr>
+              <w:ind w:right="-14"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009E128F" w:rsidRPr="008A7B56" w14:paraId="535C3322" w14:textId="77777777" w:rsidTr="009E128F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9630" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="18FA3F54" w14:textId="1AB550D1" w:rsidR="009E128F" w:rsidRPr="008A7B56" w:rsidRDefault="0066708E" w:rsidP="00924B02">
+            <w:pPr>
+              <w:spacing w:line="321" w:lineRule="exact"/>
+              <w:ind w:right="-20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="008A7B56">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251676672" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="700EB668" wp14:editId="7F789735">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251676672" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="700EB668" wp14:editId="364EACAD">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
-                        <wp:posOffset>2332355</wp:posOffset>
+                        <wp:posOffset>2324100</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>62533</wp:posOffset>
+                        <wp:posOffset>104140</wp:posOffset>
                       </wp:positionV>
-                      <wp:extent cx="100584" cy="100584"/>
+                      <wp:extent cx="100330" cy="100330"/>
                       <wp:effectExtent l="0" t="0" r="13970" b="13970"/>
                       <wp:wrapNone/>
                       <wp:docPr id="302" name="Text Box 302"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr txBox="1"/>
                             <wps:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
-                                <a:ext cx="100584" cy="100584"/>
+                                <a:ext cx="100330" cy="100330"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
                                 <a:sysClr val="window" lastClr="FFFFFF"/>
                               </a:solidFill>
                               <a:ln w="6350">
                                 <a:solidFill>
                                   <a:prstClr val="black"/>
                                 </a:solidFill>
                               </a:ln>
                               <a:effectLst/>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
                                 <w:p w14:paraId="19E4EC8D" w14:textId="77777777" w:rsidR="009E128F" w:rsidRDefault="009E128F" w:rsidP="009E128F"/>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape w14:anchorId="700EB668" id="Text Box 302" o:spid="_x0000_s1040" type="#_x0000_t202" style="position:absolute;margin-left:183.65pt;margin-top:4.9pt;width:7.9pt;height:7.9pt;z-index:251676672;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCOINMbRgIAAKIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+xkSdcacYosRYYB&#10;RVsgHXpWZCkWJouapMTOfv0oOV9tdxqWg0KK1CP5SHp62zWa7ITzCkxJh4OcEmE4VMpsSvrjefnp&#10;mhIfmKmYBiNKuhee3s4+fpi2thAjqEFXwhEEMb5obUnrEGyRZZ7XomF+AFYYNEpwDQuouk1WOdYi&#10;eqOzUZ5fZS24yjrgwnu8veuNdJbwpRQ8PErpRSC6pJhbSKdL5zqe2WzKio1jtlb8kAb7hywapgwG&#10;PUHdscDI1ql3UI3iDjzIMODQZCCl4iLVgNUM8zfVrGpmRaoFyfH2RJP/f7D8YbeyT46E7it02MBI&#10;SGt94fEy1tNJ18R/zJSgHSncn2gTXSA8PsrzyfWYEo6mg4wo2fmxdT58E9CQKJTUYVcSWWx370Pv&#10;enSJsTxoVS2V1knZ+4V2ZMewgdj3ClpKNPMBL0u6TL+YM0Z79Uwb0pb06vMkT5Fe2WKsE+ZaM/7z&#10;PQLiaRPjizREhzzPzEQpdOuOqAqLHh9pW0O1RzYd9IPmLV8qjHaPCT8xh5OFBOK2hEc8pAZMEQ4S&#10;JTW433+7j/7YcLRS0uKkltT/2jInkIfvBkfhZjgex9FOynjyZYSKu7SsLy1m2ywAuRziXlqexOgf&#10;9FGUDpoXXKp5jIomZjjGLmk4iovQ7w8uJRfzeXLCYbYs3JuV5RE6EhdZfu5emLOHtgeclwc4zjQr&#10;3nS/940vDcy3AaRKoxGJ7lnFJkcFFyG1+7C0cdMu9eR1/rTM/gAAAP//AwBQSwMEFAAGAAgAAAAh&#10;AKnCd2HcAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo00aENGRTISSO&#10;CBE4wM21l8QQr6PYTUO/HnOC42hGM2/q3eIGMdMUrGeE9SoDQay9sdwhvL48XJUgQlRs1OCZEL4p&#10;wK45P6tVZfyRn2luYydSCYdKIfQxjpWUQffkVFj5kTh5H35yKiY5ddJM6pjK3SA3WVZIpyynhV6N&#10;dN+T/moPDsHwm2f9bh9Pllttt6en8lPPiJcXy90tiEhL/AvDL35ChyYx7f2BTRADQl7c5CmKsE0P&#10;kp+X+RrEHmFzXYBsavn/QPMDAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAjiDTG0YCAACi&#10;BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAqcJ3YdwA&#10;AAAIAQAADwAAAAAAAAAAAAAAAACgBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAKkF&#10;AAAAAA==&#10;" fillcolor="window" strokeweight=".5pt">
+                    <v:shape w14:anchorId="700EB668" id="Text Box 302" o:spid="_x0000_s1040" type="#_x0000_t202" style="position:absolute;margin-left:183pt;margin-top:8.2pt;width:7.9pt;height:7.9pt;z-index:251676672;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBXeof9RQIAAKIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+w82nVGnCJLkWFA&#10;0RZIh54VWYqFyaImKbGzXz9KzqvtTsNyUEiR+kh+JD297RpNdsJ5Baakw0FOiTAcKmU2Jf3xvPx0&#10;Q4kPzFRMgxEl3QtPb2cfP0xbW4gR1KAr4QiCGF+0tqR1CLbIMs9r0TA/ACsMGiW4hgVU3SarHGsR&#10;vdHZKM+vsxZcZR1w4T3e3vVGOkv4UgoeHqX0IhBdUswtpNOlcx3PbDZlxcYxWyt+SIP9QxYNUwaD&#10;nqDuWGBk69Q7qEZxBx5kGHBoMpBScZFqwGqG+ZtqVjWzItWC5Hh7osn/P1j+sFvZJ0dC9xU6bGAk&#10;pLW+8HgZ6+mka+I/ZkrQjhTuT7SJLhAeH+X5eIwWjqaDjCjZ+bF1PnwT0JAolNRhVxJZbHfvQ+96&#10;dImxPGhVLZXWSdn7hXZkx7CB2PcKWko08wEvS7pMv5gzRnv1TBvSlvR6fJWnSK9sMdYJc60Z//ke&#10;AfG0ifFFGqJDnmdmohS6dUdUhUVPjrStodojmw76QfOWLxVGu8eEn5jDyUKacFvCIx5SA6YIB4mS&#10;Gtzvv91Hf2w4WilpcVJL6n9tmRPIw3eDo/BlOJnE0U7K5OrzCBV3aVlfWsy2WQByOcS9tDyJ0T/o&#10;oygdNC+4VPMYFU3McIxd0nAUF6HfH1xKLubz5ITDbFm4NyvLI3QkLrL83L0wZw9tDzgvD3CcaVa8&#10;6X7vG18amG8DSJVGIxLds4pNjgouQmr3YWnjpl3qyev8aZn9AQAA//8DAFBLAwQUAAYACAAAACEA&#10;tLNhGNwAAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTFEUhxKkQEkeE&#10;CBzg5tpLYojXUeymoV/P9lRuO5rR7Lx6u/hBzDhFF0jBepWBQDLBOuoUvL893ZQgYtJk9RAIFfxi&#10;hG1zeVHryoYDveLcpk5wCcVKK+hTGispo+nR67gKIxJ7X2HyOrGcOmknfeByP8g8ywrptSP+0OsR&#10;H3s0P+3eK7D0Ech8uuejo9a4u+NL+W1mpa6vlod7EAmXdA7DaT5Ph4Y37cKebBSDgk1RMEtio7gF&#10;wYFNuWaWHR95DrKp5X+C5g8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBXeof9RQIAAKIE&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQC0s2EY3AAA&#10;AAkBAAAPAAAAAAAAAAAAAAAAAJ8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAqAUA&#10;AAAA&#10;" fillcolor="window" strokeweight=".5pt">
                       <v:textbox>
                         <w:txbxContent>
                           <w:p w14:paraId="19E4EC8D" w14:textId="77777777" w:rsidR="009E128F" w:rsidRDefault="009E128F" w:rsidP="009E128F"/>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidRPr="008A7B56">
-[...334 lines deleted...]
-            <w:r w:rsidRPr="008A7B56">
+            <w:r w:rsidR="00BC4F9D" w:rsidRPr="008A7B56">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251682816" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="504DCDF4" wp14:editId="53E2F3AA">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251677696" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="69A462FC" wp14:editId="38EA2536">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>2846070</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>62258</wp:posOffset>
+                        <wp:posOffset>104470</wp:posOffset>
                       </wp:positionV>
-                      <wp:extent cx="100584" cy="100330"/>
+                      <wp:extent cx="100330" cy="100330"/>
                       <wp:effectExtent l="0" t="0" r="13970" b="13970"/>
                       <wp:wrapNone/>
-                      <wp:docPr id="1" name="Text Box 1"/>
+                      <wp:docPr id="301" name="Text Box 301"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr txBox="1"/>
                             <wps:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
-                                <a:ext cx="100584" cy="100330"/>
+                                <a:ext cx="100330" cy="100330"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
                                 <a:sysClr val="window" lastClr="FFFFFF"/>
                               </a:solidFill>
                               <a:ln w="6350">
                                 <a:solidFill>
                                   <a:prstClr val="black"/>
                                 </a:solidFill>
                               </a:ln>
                               <a:effectLst/>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
-                                <w:p w14:paraId="68AC0022" w14:textId="77777777" w:rsidR="009E128F" w:rsidRDefault="009E128F" w:rsidP="009E128F"/>
+                                <w:p w14:paraId="007C31FC" w14:textId="77777777" w:rsidR="009E128F" w:rsidRDefault="009E128F" w:rsidP="009E128F"/>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape w14:anchorId="504DCDF4" id="Text Box 1" o:spid="_x0000_s1041" type="#_x0000_t202" style="position:absolute;margin-left:224.1pt;margin-top:4.9pt;width:7.9pt;height:7.9pt;z-index:251682816;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBHealmSQIAAKIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+ykSdcFdYqsRYYB&#10;QVsgHXpWZDkxJouapMTOfv2elK9+7DQsB4UUqUfykfT1TddotlXO12QK3u/lnCkjqazNquA/nmaf&#10;rjjzQZhSaDKq4Dvl+c3k44fr1o7VgNakS+UYQIwft7bg6xDsOMu8XKtG+B5ZZWCsyDUiQHWrrHSi&#10;BXqjs0GeX2YtudI6ksp73N7tjXyS8KtKyfBQVV4FpguO3EI6XTqX8cwm12K8csKua3lIQ/xDFo2o&#10;DYKeoO5EEGzj6ndQTS0deapCT1KTUVXVUqUaUE0/f1PNYi2sSrWAHG9PNPn/Byvvtwv76FjovlKH&#10;BkZCWuvHHpexnq5yTfxHpgx2ULg70aa6wGR8lOejqyFnEibIFxeJ1uz82DofvilqWBQK7tCVRJbY&#10;zn1AQLgeXWIsT7ouZ7XWSdn5W+3YVqCB6HtJLWda+IDLgs/SL+YMiFfPtGFtwS8vRnmK9MoWY50w&#10;l1rIn+8RgKdNjK/SEB3yPDMTpdAtO1aXKHp0pG1J5Q5sOtoPmrdyViPaHAk/CofJAoHYlvCAo9KE&#10;FOkgcbYm9/tv99EfDYeVsxaTWnD/ayOcAg/fDUbhS384jKOdlOHo8wCKe2lZvrSYTXNL4LKPvbQy&#10;idE/6KNYOWqesVTTGBUmYSRiFzwcxduw3x8spVTTaXLCMFsR5mZhZYSOxEWWn7pn4eyh7QHzck/H&#10;mRbjN93f+8aXhqabQFWdRiMSvWcVTY4KFiG1+7C0cdNe6snr/GmZ/AEAAP//AwBQSwMEFAAGAAgA&#10;AAAhAF2exqLbAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPhDAQhe8m/odmTLy5RYKERYaN&#10;MfFojOhBb922QpVOCe2yuL/e8aTHyXt5833NbvWjWOwcXSCE600GwpIOxlGP8PrycFWBiEmRUWMg&#10;i/BtI+za87NG1SYc6dkuXeoFj1CsFcKQ0lRLGfVgvYqbMFni7CPMXiU+516aWR153I8yz7JSeuWI&#10;PwxqsveD1V/dwSMYeguk393jyVGn3fb0VH3qBfHyYr27BZHsmv7K8IvP6NAy0z4cyEQxIhRFlXMV&#10;YcsGnBdlwW57hPymBNk28r9A+wMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBHealmSQIA&#10;AKIEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBdnsai&#10;2wAAAAgBAAAPAAAAAAAAAAAAAAAAAKMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;qwUAAAAA&#10;" fillcolor="window" strokeweight=".5pt">
+                    <v:shape w14:anchorId="69A462FC" id="Text Box 301" o:spid="_x0000_s1041" type="#_x0000_t202" style="position:absolute;margin-left:224.1pt;margin-top:8.25pt;width:7.9pt;height:7.9pt;z-index:251677696;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAoyMgoRQIAAKIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+y8us6IU2QpMgwI&#10;2gLp0LMiS7ExWdQkJXb260fJzqPtTsNyUEiR+kh+JD27a2tFDsK6CnROh4OUEqE5FJXe5fTH8+rT&#10;LSXOM10wBVrk9CgcvZt//DBrTCZGUIIqhCUIol3WmJyW3pssSRwvRc3cAIzQaJRga+ZRtbuksKxB&#10;9FolozS9SRqwhbHAhXN4e98Z6TziSym4f5TSCU9UTjE3H08bz204k/mMZTvLTFnxPg32D1nUrNIY&#10;9Ax1zzwje1u9g6orbsGB9AMOdQJSVlzEGrCaYfqmmk3JjIi1IDnOnGly/w+WPxw25skS336FFhsY&#10;CGmMyxxehnpaaevwj5kStCOFxzNtovWEh0dpOh6jhaOplxEluTw21vlvAmoShJxa7Eokix3Wzneu&#10;J5cQy4GqilWlVFSObqksOTBsIPa9gIYSxZzHy5yu4i/kjNFePVOaNDm9GU/TGOmVLcQ6Y24V4z/f&#10;IyCe0iG+iEPU53lhJki+3bakKrDo6Ym2LRRHZNNCN2jO8FWF0daY8BOzOFlIE26Lf8RDKsAUoZco&#10;KcH+/tt98MeGo5WSBic1p+7XnlmBPHzXOApfhpNJGO2oTKafR6jYa8v22qL39RKQyyHupeFRDP5e&#10;nURpoX7BpVqEqGhimmPsnPqTuPTd/uBScrFYRCccZsP8Wm8MD9CBuMDyc/vCrOnb7nFeHuA00yx7&#10;0/3ON7zUsNh7kFUcjUB0xyo2OSi4CLHd/dKGTbvWo9fl0zL/AwAA//8DAFBLAwQUAAYACAAAACEA&#10;jFkhGN0AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhDGqIQ4lQIiSNC&#10;tBzg5tpLYojXUeymoV/PcoLjap5m3zSbxQ9ixim6QAquVxkIJBOso07B6+7xqgIRkyarh0Co4Bsj&#10;bNrzs0bXNhzpBedt6gSXUKy1gj6lsZYymh69jqswInH2ESavE59TJ+2kj1zuB5lnWSm9dsQfej3i&#10;Q4/ma3vwCiy9BTLv7unkaGvc7em5+jSzUpcXy/0diIRL+oPhV5/VoWWnfTiQjWJQUBRVzigH5Q0I&#10;Boqy4HF7Bet8DbJt5P8F7Q8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAKMjIKEUCAACi&#10;BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAjFkhGN0A&#10;AAAJAQAADwAAAAAAAAAAAAAAAACfBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAKkF&#10;AAAAAA==&#10;" fillcolor="window" strokeweight=".5pt">
                       <v:textbox>
                         <w:txbxContent>
-                          <w:p w14:paraId="68AC0022" w14:textId="77777777" w:rsidR="009E128F" w:rsidRDefault="009E128F" w:rsidP="009E128F"/>
+                          <w:p w14:paraId="007C31FC" w14:textId="77777777" w:rsidR="009E128F" w:rsidRDefault="009E128F" w:rsidP="009E128F"/>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
+            <w:r w:rsidR="009E128F" w:rsidRPr="008A7B56">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">May we contact this employer?    </w:t>
+            </w:r>
+            <w:r w:rsidR="009E128F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidR="009E128F" w:rsidRPr="008A7B56">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Yes      No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="13229358" w14:textId="77777777" w:rsidR="009E128F" w:rsidRDefault="009E128F" w:rsidP="009E128F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="9630" w:type="dxa"/>
+        <w:tblInd w:w="-95" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3905"/>
+        <w:gridCol w:w="2755"/>
+        <w:gridCol w:w="2970"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="009E128F" w:rsidRPr="008A7B56" w14:paraId="7E21927A" w14:textId="77777777" w:rsidTr="00924B02">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3905" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="307B5157" w14:textId="0CEAD03E" w:rsidR="009E128F" w:rsidRPr="00A93B99" w:rsidRDefault="00630B80" w:rsidP="00924B02">
+            <w:pPr>
+              <w:spacing w:line="720" w:lineRule="auto"/>
+              <w:ind w:right="-14"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Organization name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2755" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="05EC3D31" w14:textId="77777777" w:rsidR="009E128F" w:rsidRPr="008A7B56" w:rsidRDefault="009E128F" w:rsidP="00924B02">
+            <w:pPr>
+              <w:spacing w:line="720" w:lineRule="auto"/>
+              <w:ind w:right="-14"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A7B56">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Name of last supervisor</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2970" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="52F43852" w14:textId="653B4CB7" w:rsidR="009E128F" w:rsidRPr="008A7B56" w:rsidRDefault="00666A45" w:rsidP="00924B02">
+            <w:pPr>
+              <w:spacing w:line="720" w:lineRule="auto"/>
+              <w:ind w:right="-14"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Hours worked</w:t>
+            </w:r>
+            <w:r w:rsidR="009E128F" w:rsidRPr="008A7B56">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidR="00630B80">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>w</w:t>
+            </w:r>
+            <w:r w:rsidR="009E128F" w:rsidRPr="008A7B56">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>eek</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00424CED" w:rsidRPr="008A7B56" w14:paraId="42EF0593" w14:textId="77777777" w:rsidTr="00556464">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3905" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="68FD59B7" w14:textId="77777777" w:rsidR="00424CED" w:rsidRPr="008A7B56" w:rsidRDefault="00424CED" w:rsidP="00924B02">
+            <w:pPr>
+              <w:spacing w:line="720" w:lineRule="auto"/>
+              <w:ind w:right="-14"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A7B56">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Address</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5725" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="550BDB75" w14:textId="2EFAE924" w:rsidR="00424CED" w:rsidRPr="008A7B56" w:rsidRDefault="00424CED" w:rsidP="00924B02">
+            <w:pPr>
+              <w:spacing w:line="720" w:lineRule="auto"/>
+              <w:ind w:right="-14"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A7B56">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Start </w:t>
+            </w:r>
+            <w:r w:rsidR="00630B80">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>d</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008A7B56">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>ate</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00424CED" w:rsidRPr="008A7B56" w14:paraId="7D24E52B" w14:textId="77777777" w:rsidTr="005168CC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3905" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="66B5ABB8" w14:textId="1A1C6D4F" w:rsidR="00424CED" w:rsidRPr="008A7B56" w:rsidRDefault="00424CED" w:rsidP="00924B02">
+            <w:pPr>
+              <w:spacing w:line="720" w:lineRule="auto"/>
+              <w:ind w:right="-14"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A7B56">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">City, State, </w:t>
+            </w:r>
+            <w:r w:rsidR="00666A45">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ZIP </w:t>
+            </w:r>
+            <w:r w:rsidR="00630B80">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>c</w:t>
+            </w:r>
+            <w:r w:rsidR="00666A45">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>ode</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5725" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="57694911" w14:textId="4F9A39A7" w:rsidR="00424CED" w:rsidRPr="008A7B56" w:rsidRDefault="00424CED" w:rsidP="00924B02">
+            <w:pPr>
+              <w:spacing w:line="720" w:lineRule="auto"/>
+              <w:ind w:right="-14"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A7B56">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">End </w:t>
+            </w:r>
+            <w:r w:rsidR="00630B80">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>d</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008A7B56">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>ate</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009E128F" w:rsidRPr="008A7B56" w14:paraId="028C82DE" w14:textId="77777777" w:rsidTr="00924B02">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3905" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B789437" w14:textId="6AA2A038" w:rsidR="009E128F" w:rsidRPr="008A7B56" w:rsidRDefault="009E128F" w:rsidP="00924B02">
+            <w:pPr>
+              <w:spacing w:line="720" w:lineRule="auto"/>
+              <w:ind w:right="-14"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A7B56">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phone </w:t>
+            </w:r>
+            <w:r w:rsidR="00630B80">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>n</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008A7B56">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>umber</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5725" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BDAC38B" w14:textId="77777777" w:rsidR="009E128F" w:rsidRPr="008A7B56" w:rsidRDefault="009E128F" w:rsidP="00924B02">
+            <w:pPr>
+              <w:spacing w:line="720" w:lineRule="auto"/>
+              <w:ind w:right="-14"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A7B56">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Last job title</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009E128F" w:rsidRPr="008A7B56" w14:paraId="06B01503" w14:textId="77777777" w:rsidTr="00924B02">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9630" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="63852A2E" w14:textId="77777777" w:rsidR="009E128F" w:rsidRPr="008A7B56" w:rsidRDefault="009E128F" w:rsidP="00924B02">
+            <w:pPr>
+              <w:spacing w:line="720" w:lineRule="auto"/>
+              <w:ind w:right="-14"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A7B56">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Reason for leaving (be specific)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009E128F" w:rsidRPr="008A7B56" w14:paraId="0C79CC9D" w14:textId="77777777" w:rsidTr="00924B02">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9630" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C22C698" w14:textId="77777777" w:rsidR="009E128F" w:rsidRDefault="009E128F" w:rsidP="00924B02">
+            <w:pPr>
+              <w:ind w:right="-14"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Describe your work in this job:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4D297907" w14:textId="77777777" w:rsidR="009E128F" w:rsidRDefault="009E128F" w:rsidP="00924B02">
+            <w:pPr>
+              <w:ind w:right="-14"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4B14EA24" w14:textId="77777777" w:rsidR="009E128F" w:rsidRDefault="009E128F" w:rsidP="00924B02">
+            <w:pPr>
+              <w:ind w:right="-14"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7C6756CB" w14:textId="77777777" w:rsidR="009E128F" w:rsidRDefault="009E128F" w:rsidP="00924B02">
+            <w:pPr>
+              <w:ind w:right="-14"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2379A348" w14:textId="77777777" w:rsidR="009E128F" w:rsidRPr="008A7B56" w:rsidRDefault="009E128F" w:rsidP="00924B02">
+            <w:pPr>
+              <w:ind w:right="-14"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009E128F" w:rsidRPr="008A7B56" w14:paraId="42A15715" w14:textId="77777777" w:rsidTr="00924B02">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9630" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="37AB5324" w14:textId="226F00CD" w:rsidR="009E128F" w:rsidRPr="008A7B56" w:rsidRDefault="00BC4F9D" w:rsidP="00924B02">
+            <w:pPr>
+              <w:spacing w:line="321" w:lineRule="exact"/>
+              <w:ind w:right="-20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="008A7B56">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251681792" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="44AA9B6C" wp14:editId="60194FD4">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251681792" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="44AA9B6C" wp14:editId="782285F9">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
-                        <wp:posOffset>2332355</wp:posOffset>
+                        <wp:posOffset>2324404</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>62533</wp:posOffset>
+                        <wp:posOffset>102870</wp:posOffset>
                       </wp:positionV>
-                      <wp:extent cx="100584" cy="100584"/>
+                      <wp:extent cx="100330" cy="100330"/>
                       <wp:effectExtent l="0" t="0" r="13970" b="13970"/>
                       <wp:wrapNone/>
                       <wp:docPr id="3" name="Text Box 3"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr txBox="1"/>
                             <wps:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
-                                <a:ext cx="100584" cy="100584"/>
+                                <a:ext cx="100330" cy="100330"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
                                 <a:sysClr val="window" lastClr="FFFFFF"/>
                               </a:solidFill>
                               <a:ln w="6350">
                                 <a:solidFill>
                                   <a:prstClr val="black"/>
                                 </a:solidFill>
                               </a:ln>
                               <a:effectLst/>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
                                 <w:p w14:paraId="4ACC9735" w14:textId="77777777" w:rsidR="009E128F" w:rsidRDefault="009E128F" w:rsidP="009E128F"/>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape w14:anchorId="44AA9B6C" id="Text Box 3" o:spid="_x0000_s1042" type="#_x0000_t202" style="position:absolute;margin-left:183.65pt;margin-top:4.9pt;width:7.9pt;height:7.9pt;z-index:251681792;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAxQj1qRwIAAKIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+xkSdYacYosRYYB&#10;QVsgHXpWZCk2JouapMTOfv0o2flou9OwHBRSpB7JR9Kzu7ZW5CCsq0DndDhIKRGaQ1HpXU5/PK8+&#10;3VDiPNMFU6BFTo/C0bv5xw+zxmRiBCWoQliCINpljclp6b3JksTxUtTMDcAIjUYJtmYeVbtLCssa&#10;RK9VMkrTadKALYwFLpzD2/vOSOcRX0rB/aOUTniicoq5+XjaeG7DmcxnLNtZZsqK92mwf8iiZpXG&#10;oGeoe+YZ2dvqHVRdcQsOpB9wqBOQsuIi1oDVDNM31WxKZkSsBclx5kyT+3+w/OGwMU+W+PYrtNjA&#10;QEhjXObwMtTTSluHf8yUoB0pPJ5pE60nPDxK08nNmBKOpl5GlOTy2FjnvwmoSRByarErkSx2WDvf&#10;uZ5cQiwHqipWlVJRObqlsuTAsIHY9wIaShRzHi9zuoq/kDNGe/VMadLkdPp5ksZIr2wh1hlzqxj/&#10;+R4B8ZQO8UUcoj7PCzNB8u22JVWBRU9PtG2hOCKbFrpBc4avKoy2xoSfmMXJQgJxW/wjHlIBpgi9&#10;REkJ9vff7oM/NhytlDQ4qTl1v/bMCuThu8ZRuB2Ox2G0ozKefBmhYq8t22uL3tdLQC6HuJeGRzH4&#10;e3USpYX6BZdqEaKiiWmOsXPqT+LSd/uDS8nFYhGdcJgN82u9MTxAB+ICy8/tC7Omb7vHeXmA00yz&#10;7E33O9/wUsNi70FWcTQC0R2r2OSg4CLEdvdLGzbtWo9el0/L/A8AAAD//wMAUEsDBBQABgAIAAAA&#10;IQCpwndh3AAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqNNGhDRkUyEk&#10;jggROMDNtZfEEK+j2E1Dvx5zguNoRjNv6t3iBjHTFKxnhPUqA0GsvbHcIby+PFyVIEJUbNTgmRC+&#10;KcCuOT+rVWX8kZ9pbmMnUgmHSiH0MY6VlEH35FRY+ZE4eR9+ciomOXXSTOqYyt0gN1lWSKcsp4Ve&#10;jXTfk/5qDw7B8Jtn/W4fT5Zbbbenp/JTz4iXF8vdLYhIS/wLwy9+QocmMe39gU0QA0Je3OQpirBN&#10;D5Kfl/kaxB5hc12AbGr5/0DzAwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADFCPWpHAgAA&#10;ogQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKnCd2Hc&#10;AAAACAEAAA8AAAAAAAAAAAAAAAAAoQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACq&#10;BQAAAAA=&#10;" fillcolor="window" strokeweight=".5pt">
+                    <v:shape w14:anchorId="44AA9B6C" id="Text Box 3" o:spid="_x0000_s1042" type="#_x0000_t202" style="position:absolute;margin-left:183pt;margin-top:8.1pt;width:7.9pt;height:7.9pt;z-index:251681792;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDoGGmMRgIAAKIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+w8mnVGnCJLkWFA&#10;0BZIh54VWYqNyaImKbGzXz9Kdh5tdxqWg0KK1EfyI+nZXVsrchDWVaBzOhyklAjNoaj0Lqc/nlef&#10;bilxnumCKdAip0fh6N3844dZYzIxghJUISxBEO2yxuS09N5kSeJ4KWrmBmCERqMEWzOPqt0lhWUN&#10;otcqGaXpNGnAFsYCF87h7X1npPOIL6Xg/lFKJzxROcXcfDxtPLfhTOYzlu0sM2XF+zTYP2RRs0pj&#10;0DPUPfOM7G31DqquuAUH0g841AlIWXERa8BqhumbajYlMyLWguQ4c6bJ/T9Y/nDYmCdLfPsVWmxg&#10;IKQxLnN4Gepppa3DP2ZK0I4UHs+0idYTHh6l6XiMFo6mXkaU5PLYWOe/CahJEHJqsSuRLHZYO9+5&#10;nlxCLAeqKlaVUlE5uqWy5MCwgdj3AhpKFHMeL3O6ir+QM0Z79Uxp0uR0Or5JY6RXthDrjLlVjP98&#10;j4B4Sof4Ig5Rn+eFmSD5dtuSqsCipyfatlAckU0L3aA5w1cVRltjwk/M4mQhTbgt/hEPqQBThF6i&#10;pAT7+2/3wR8bjlZKGpzUnLpfe2YF8vBd4yh8GU4mYbSjMrn5PELFXlu21xa9r5eAXA5xLw2PYvD3&#10;6iRKC/ULLtUiREUT0xxj59SfxKXv9geXkovFIjrhMBvm13pjeIAOxAWWn9sXZk3fdo/z8gCnmWbZ&#10;m+53vuGlhsXeg6ziaASiO1axyUHBRYjt7pc2bNq1Hr0un5b5HwAAAP//AwBQSwMEFAAGAAgAAAAh&#10;ALlCFaXcAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo01SKQohTISSO&#10;CBE4lJtrL4nbeB3Fbhr69SwnuO1oRrPz6u3iBzHjFF0gBetVBgLJBOuoU/Dx/nxXgohJk9VDIFTw&#10;jRG2zfVVrSsbzvSGc5s6wSUUK62gT2mspIymR6/jKoxI7H2FyevEcuqknfSZy/0g8ywrpNeO+EOv&#10;R3zq0Rzbk1dgaRfIfLqXi6PWuPvLa3kws1K3N8vjA4iES/oLw+98ng4Nb9qHE9koBgWbomCWxEaR&#10;g+DAplwzy56PPAPZ1PI/QfMDAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA6BhpjEYCAACi&#10;BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAuUIVpdwA&#10;AAAJAQAADwAAAAAAAAAAAAAAAACgBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAKkF&#10;AAAAAA==&#10;" fillcolor="window" strokeweight=".5pt">
                       <v:textbox>
                         <w:txbxContent>
                           <w:p w14:paraId="4ACC9735" w14:textId="77777777" w:rsidR="009E128F" w:rsidRDefault="009E128F" w:rsidP="009E128F"/>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="008A7B56">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...340 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251685888" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="461870CD" wp14:editId="32AC3AD2">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251682816" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="504DCDF4" wp14:editId="177E7385">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>2846070</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>62258</wp:posOffset>
+                        <wp:posOffset>111455</wp:posOffset>
                       </wp:positionV>
-                      <wp:extent cx="100584" cy="100330"/>
+                      <wp:extent cx="100330" cy="100330"/>
                       <wp:effectExtent l="0" t="0" r="13970" b="13970"/>
                       <wp:wrapNone/>
-                      <wp:docPr id="4" name="Text Box 4"/>
+                      <wp:docPr id="1" name="Text Box 1"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr txBox="1"/>
                             <wps:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
-                                <a:ext cx="100584" cy="100330"/>
+                                <a:ext cx="100330" cy="100330"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
                                 <a:sysClr val="window" lastClr="FFFFFF"/>
                               </a:solidFill>
                               <a:ln w="6350">
                                 <a:solidFill>
                                   <a:prstClr val="black"/>
                                 </a:solidFill>
                               </a:ln>
                               <a:effectLst/>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
-                                <w:p w14:paraId="76763D0B" w14:textId="77777777" w:rsidR="009E128F" w:rsidRDefault="009E128F" w:rsidP="009E128F"/>
+                                <w:p w14:paraId="68AC0022" w14:textId="77777777" w:rsidR="009E128F" w:rsidRDefault="009E128F" w:rsidP="009E128F"/>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape w14:anchorId="461870CD" id="Text Box 4" o:spid="_x0000_s1043" type="#_x0000_t202" style="position:absolute;margin-left:224.1pt;margin-top:4.9pt;width:7.9pt;height:7.9pt;z-index:251685888;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4G0cXSQIAAKIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vthJk16COkXWIsOA&#10;oi2QDn1WZDkxJouapMTOvn5Hyq2XPQ3Lg0KK1CF5SPr6pms02yjnazIF7/dyzpSRVNZmWfAfz7Mv&#10;l5z5IEwpNBlV8K3y/Gby+dN1a8dqQCvSpXIMIMaPW1vwVQh2nGVerlQjfI+sMjBW5BoRoLplVjrR&#10;Ar3R2SDPz7OWXGkdSeU9bu92Rj5J+FWlZHisKq8C0wVHbiGdLp2LeGaTazFeOmFXtdynIf4hi0bU&#10;BkGPUHciCLZ29QeoppaOPFWhJ6nJqKpqqVINqKafv6tmvhJWpVpAjrdHmvz/g5UPm7l9cix0X6lD&#10;AyMhrfVjj8tYT1e5Jv4jUwY7KNweaVNdYDI+yvPR5ZAzCRPks7NEa3Z6bJ0P3xQ1LAoFd+hKIkts&#10;7n1AQLgeXGIsT7ouZ7XWSdn6W+3YRqCB6HtJLWda+IDLgs/SL+YMiDfPtGFtwc/PRnmK9MYWYx0x&#10;F1rInx8RgKdNjK/SEO3zPDETpdAtOlaXKPriQNuCyi3YdLQbNG/lrEa0eyT8JBwmCwRiW8IjjkoT&#10;UqS9xNmK3O+/3Ud/NBxWzlpMasH9r7VwCjx8NxiFq/5wGEc7KcPRxQCKe21ZvLaYdXNL4LKPvbQy&#10;idE/6INYOWpesFTTGBUmYSRiFzwcxNuw2x8spVTTaXLCMFsR7s3cyggdiYssP3cvwtl92wPm5YEO&#10;My3G77q/840vDU3Xgao6jUYkescqmhwVLEJq935p46a91pPX6dMy+QMAAP//AwBQSwMEFAAGAAgA&#10;AAAhAF2exqLbAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPhDAQhe8m/odmTLy5RYKERYaN&#10;MfFojOhBb922QpVOCe2yuL/e8aTHyXt5833NbvWjWOwcXSCE600GwpIOxlGP8PrycFWBiEmRUWMg&#10;i/BtI+za87NG1SYc6dkuXeoFj1CsFcKQ0lRLGfVgvYqbMFni7CPMXiU+516aWR153I8yz7JSeuWI&#10;PwxqsveD1V/dwSMYeguk393jyVGn3fb0VH3qBfHyYr27BZHsmv7K8IvP6NAy0z4cyEQxIhRFlXMV&#10;YcsGnBdlwW57hPymBNk28r9A+wMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD4G0cXSQIA&#10;AKIEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBdnsai&#10;2wAAAAgBAAAPAAAAAAAAAAAAAAAAAKMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;qwUAAAAA&#10;" fillcolor="window" strokeweight=".5pt">
+                    <v:shape w14:anchorId="504DCDF4" id="Text Box 1" o:spid="_x0000_s1043" type="#_x0000_t202" style="position:absolute;margin-left:224.1pt;margin-top:8.8pt;width:7.9pt;height:7.9pt;z-index:251682816;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCXqiZZRQIAAKIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+w82m5GnCJLkWFA&#10;0RZIh54VWYqFyaImKbGzXz9KzqvtTsNyUEiR+kh+JD297RpNdsJ5Baakw0FOiTAcKmU2Jf3xvPz0&#10;mRIfmKmYBiNKuhee3s4+fpi2thAjqEFXwhEEMb5obUnrEGyRZZ7XomF+AFYYNEpwDQuouk1WOdYi&#10;eqOzUZ5fZy24yjrgwnu8veuNdJbwpRQ8PErpRSC6pJhbSKdL5zqe2WzKio1jtlb8kAb7hywapgwG&#10;PUHdscDI1ql3UI3iDjzIMODQZCCl4iLVgNUM8zfVrGpmRaoFyfH2RJP/f7D8YbeyT46E7it02MBI&#10;SGt94fEy1tNJ18R/zJSgHSncn2gTXSA8Psrz8RgtHE0HGVGy82PrfPgmoCFRKKnDriSy2O7eh971&#10;6BJjedCqWiqtk7L3C+3IjmEDse8VtJRo5gNelnSZfjFnjPbqmTakLen1+CpPkV7ZYqwT5loz/vM9&#10;AuJpE+OLNESHPM/MRCl0646oCou+OdK2hmqPbDroB81bvlQY7R4TfmIOJwtpwm0Jj3hIDZgiHCRK&#10;anC//3Yf/bHhaKWkxUktqf+1ZU4gD98NjsKX4WQSRzspk6ubESru0rK+tJhtswDkcoh7aXkSo3/Q&#10;R1E6aF5wqeYxKpqY4Ri7pOEoLkK/P7iUXMznyQmH2bJwb1aWR+hIXGT5uXthzh7aHnBeHuA406x4&#10;0/3eN740MN8GkCqNRiS6ZxWbHBVchNTuw9LGTbvUk9f50zL7AwAA//8DAFBLAwQUAAYACAAAACEA&#10;YIVo09wAAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhDG4UQ4lQIiSNC&#10;pBzg5tpLYojXUeymoV/PcoLjap5m39TbxQ9ixim6QAquVxkIJBOso07B6+7xqgQRkyarh0Co4Bsj&#10;bJvzs1pXNhzpBec2dYJLKFZaQZ/SWEkZTY9ex1UYkTj7CJPXic+pk3bSRy73g1xnWSG9dsQfej3i&#10;Q4/mqz14BZbeApl393Ry1Bp3e3ouP82s1OXFcn8HIuGS/mD41Wd1aNhpHw5koxgU5Hm5ZpSDmwIE&#10;A3mR87i9gs0mB9nU8v+C5gcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCXqiZZRQIAAKIE&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBghWjT3AAA&#10;AAkBAAAPAAAAAAAAAAAAAAAAAJ8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAqAUA&#10;AAAA&#10;" fillcolor="window" strokeweight=".5pt">
                       <v:textbox>
                         <w:txbxContent>
-                          <w:p w14:paraId="76763D0B" w14:textId="77777777" w:rsidR="009E128F" w:rsidRDefault="009E128F" w:rsidP="009E128F"/>
+                          <w:p w14:paraId="68AC0022" w14:textId="77777777" w:rsidR="009E128F" w:rsidRDefault="009E128F" w:rsidP="009E128F"/>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
+            <w:r w:rsidR="009E128F" w:rsidRPr="008A7B56">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">May we contact this employer?    </w:t>
+            </w:r>
+            <w:r w:rsidR="009E128F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidR="009E128F" w:rsidRPr="008A7B56">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Yes      No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="25AB2B09" w14:textId="77777777" w:rsidR="009E128F" w:rsidRDefault="009E128F" w:rsidP="009E128F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="9630" w:type="dxa"/>
+        <w:tblInd w:w="-95" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3905"/>
+        <w:gridCol w:w="2755"/>
+        <w:gridCol w:w="2970"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="009E128F" w:rsidRPr="008A7B56" w14:paraId="556F4D9C" w14:textId="77777777" w:rsidTr="00924B02">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3905" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="329EC90B" w14:textId="7BE97B67" w:rsidR="009E128F" w:rsidRPr="00A93B99" w:rsidRDefault="00630B80" w:rsidP="00924B02">
+            <w:pPr>
+              <w:spacing w:line="720" w:lineRule="auto"/>
+              <w:ind w:right="-14"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Organization name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2755" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="10937D7F" w14:textId="77777777" w:rsidR="009E128F" w:rsidRPr="008A7B56" w:rsidRDefault="009E128F" w:rsidP="00924B02">
+            <w:pPr>
+              <w:spacing w:line="720" w:lineRule="auto"/>
+              <w:ind w:right="-14"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A7B56">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Name of last supervisor</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2970" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="05422418" w14:textId="19EE8423" w:rsidR="009E128F" w:rsidRPr="008A7B56" w:rsidRDefault="00666A45" w:rsidP="00924B02">
+            <w:pPr>
+              <w:spacing w:line="720" w:lineRule="auto"/>
+              <w:ind w:right="-14"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Hours worked</w:t>
+            </w:r>
+            <w:r w:rsidR="009E128F" w:rsidRPr="008A7B56">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidR="00630B80">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>w</w:t>
+            </w:r>
+            <w:r w:rsidR="009E128F" w:rsidRPr="008A7B56">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>eek</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00424CED" w:rsidRPr="008A7B56" w14:paraId="13655203" w14:textId="77777777" w:rsidTr="00843B14">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3905" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A014FE9" w14:textId="77777777" w:rsidR="00424CED" w:rsidRPr="008A7B56" w:rsidRDefault="00424CED" w:rsidP="00924B02">
+            <w:pPr>
+              <w:spacing w:line="720" w:lineRule="auto"/>
+              <w:ind w:right="-14"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A7B56">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Address</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5725" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="73C97A4A" w14:textId="6E4FF998" w:rsidR="00424CED" w:rsidRPr="008A7B56" w:rsidRDefault="00424CED" w:rsidP="00924B02">
+            <w:pPr>
+              <w:spacing w:line="720" w:lineRule="auto"/>
+              <w:ind w:right="-14"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A7B56">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Start </w:t>
+            </w:r>
+            <w:r w:rsidR="00630B80">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>d</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008A7B56">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>ate</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00424CED" w:rsidRPr="008A7B56" w14:paraId="0AF02637" w14:textId="77777777" w:rsidTr="00EF7B35">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3905" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3107EA93" w14:textId="344E981B" w:rsidR="00424CED" w:rsidRPr="008A7B56" w:rsidRDefault="00424CED" w:rsidP="00924B02">
+            <w:pPr>
+              <w:spacing w:line="720" w:lineRule="auto"/>
+              <w:ind w:right="-14"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A7B56">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">City, State, </w:t>
+            </w:r>
+            <w:r w:rsidR="00666A45">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ZIP </w:t>
+            </w:r>
+            <w:r w:rsidR="00630B80">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>c</w:t>
+            </w:r>
+            <w:r w:rsidR="00666A45">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>ode</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5725" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CD96479" w14:textId="462E06F2" w:rsidR="00424CED" w:rsidRPr="008A7B56" w:rsidRDefault="00424CED" w:rsidP="00924B02">
+            <w:pPr>
+              <w:spacing w:line="720" w:lineRule="auto"/>
+              <w:ind w:right="-14"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A7B56">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">End </w:t>
+            </w:r>
+            <w:r w:rsidR="00630B80">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>d</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008A7B56">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>ate</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009E128F" w:rsidRPr="008A7B56" w14:paraId="79E84A0C" w14:textId="77777777" w:rsidTr="00924B02">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3905" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="39F6BE8F" w14:textId="6ECD4229" w:rsidR="009E128F" w:rsidRPr="008A7B56" w:rsidRDefault="009E128F" w:rsidP="00924B02">
+            <w:pPr>
+              <w:spacing w:line="720" w:lineRule="auto"/>
+              <w:ind w:right="-14"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A7B56">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phone </w:t>
+            </w:r>
+            <w:r w:rsidR="00630B80">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>n</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008A7B56">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>umber</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5725" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="49F93EBA" w14:textId="77777777" w:rsidR="009E128F" w:rsidRPr="008A7B56" w:rsidRDefault="009E128F" w:rsidP="00924B02">
+            <w:pPr>
+              <w:spacing w:line="720" w:lineRule="auto"/>
+              <w:ind w:right="-14"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A7B56">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Last job title</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009E128F" w:rsidRPr="008A7B56" w14:paraId="0B6497CB" w14:textId="77777777" w:rsidTr="00924B02">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9630" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F6D9E73" w14:textId="77777777" w:rsidR="009E128F" w:rsidRPr="008A7B56" w:rsidRDefault="009E128F" w:rsidP="00924B02">
+            <w:pPr>
+              <w:spacing w:line="720" w:lineRule="auto"/>
+              <w:ind w:right="-14"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A7B56">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Reason for leaving (be specific)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009E128F" w:rsidRPr="008A7B56" w14:paraId="54A3B4C0" w14:textId="77777777" w:rsidTr="00924B02">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9630" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D1FFD72" w14:textId="77777777" w:rsidR="009E128F" w:rsidRDefault="009E128F" w:rsidP="00924B02">
+            <w:pPr>
+              <w:ind w:right="-14"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Describe your work in this job:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3306E1ED" w14:textId="77777777" w:rsidR="009E128F" w:rsidRDefault="009E128F" w:rsidP="00924B02">
+            <w:pPr>
+              <w:ind w:right="-14"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4E78EB80" w14:textId="77777777" w:rsidR="00574328" w:rsidRDefault="00574328" w:rsidP="00924B02">
+            <w:pPr>
+              <w:ind w:right="-14"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2A161F6F" w14:textId="77777777" w:rsidR="009E128F" w:rsidRDefault="009E128F" w:rsidP="00924B02">
+            <w:pPr>
+              <w:ind w:right="-14"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2DC0B31A" w14:textId="77777777" w:rsidR="009E128F" w:rsidRPr="008A7B56" w:rsidRDefault="009E128F" w:rsidP="00924B02">
+            <w:pPr>
+              <w:ind w:right="-14"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009E128F" w:rsidRPr="008A7B56" w14:paraId="44E956C6" w14:textId="77777777" w:rsidTr="00924B02">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9630" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="275A0E75" w14:textId="0CD36445" w:rsidR="009E128F" w:rsidRPr="008A7B56" w:rsidRDefault="00BC4F9D" w:rsidP="00924B02">
+            <w:pPr>
+              <w:spacing w:line="321" w:lineRule="exact"/>
+              <w:ind w:right="-20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="008A7B56">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251684864" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="145955AB" wp14:editId="4238509F">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251684864" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="145955AB" wp14:editId="5206F21F">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>2332355</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>62533</wp:posOffset>
+                        <wp:posOffset>96825</wp:posOffset>
                       </wp:positionV>
-                      <wp:extent cx="100584" cy="100584"/>
+                      <wp:extent cx="100330" cy="100330"/>
                       <wp:effectExtent l="0" t="0" r="13970" b="13970"/>
                       <wp:wrapNone/>
                       <wp:docPr id="11" name="Text Box 11"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr txBox="1"/>
                             <wps:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
-                                <a:ext cx="100584" cy="100584"/>
+                                <a:ext cx="100330" cy="100330"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
                                 <a:sysClr val="window" lastClr="FFFFFF"/>
                               </a:solidFill>
                               <a:ln w="6350">
                                 <a:solidFill>
                                   <a:prstClr val="black"/>
                                 </a:solidFill>
                               </a:ln>
                               <a:effectLst/>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
                                 <w:p w14:paraId="6C14F2D8" w14:textId="77777777" w:rsidR="009E128F" w:rsidRDefault="009E128F" w:rsidP="009E128F"/>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape w14:anchorId="145955AB" id="Text Box 11" o:spid="_x0000_s1044" type="#_x0000_t202" style="position:absolute;margin-left:183.65pt;margin-top:4.9pt;width:7.9pt;height:7.9pt;z-index:251684864;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBNacfkRwIAAKIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+xkSZcacYosRYYB&#10;QVsgHXpWZCk2JouapMTOfv0o2flou9OwHBRSpB7JR9Kzu7ZW5CCsq0DndDhIKRGaQ1HpXU5/PK8+&#10;TSlxnumCKdAip0fh6N3844dZYzIxghJUISxBEO2yxuS09N5kSeJ4KWrmBmCERqMEWzOPqt0lhWUN&#10;otcqGaXpTdKALYwFLpzD2/vOSOcRX0rB/aOUTniicoq5+XjaeG7DmcxnLNtZZsqK92mwf8iiZpXG&#10;oGeoe+YZ2dvqHVRdcQsOpB9wqBOQsuIi1oDVDNM31WxKZkSsBclx5kyT+3+w/OGwMU+W+PYrtNjA&#10;QEhjXObwMtTTSluHf8yUoB0pPJ5pE60nPDxK08l0TAlHUy8jSnJ5bKzz3wTUJAg5tdiVSBY7rJ3v&#10;XE8uIZYDVRWrSqmoHN1SWXJg2EDsewENJYo5j5c5XcVfyBmjvXqmNGlyevN5ksZIr2wh1hlzqxj/&#10;+R4B8ZQO8UUcoj7PCzNB8u22JVWBRU9PtG2hOCKbFrpBc4avKoy2xoSfmMXJQgJxW/wjHlIBpgi9&#10;REkJ9vff7oM/NhytlDQ4qTl1v/bMCuThu8ZRuB2Ox2G0ozKefBmhYq8t22uL3tdLQC6HuJeGRzH4&#10;e3USpYX6BZdqEaKiiWmOsXPqT+LSd/uDS8nFYhGdcJgN82u9MTxAB+ICy8/tC7Omb7vHeXmA00yz&#10;7E33O9/wUsNi70FWcTQC0R2r2OSg4CLEdvdLGzbtWo9el0/L/A8AAAD//wMAUEsDBBQABgAIAAAA&#10;IQCpwndh3AAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqNNGhDRkUyEk&#10;jggROMDNtZfEEK+j2E1Dvx5zguNoRjNv6t3iBjHTFKxnhPUqA0GsvbHcIby+PFyVIEJUbNTgmRC+&#10;KcCuOT+rVWX8kZ9pbmMnUgmHSiH0MY6VlEH35FRY+ZE4eR9+ciomOXXSTOqYyt0gN1lWSKcsp4Ve&#10;jXTfk/5qDw7B8Jtn/W4fT5Zbbbenp/JTz4iXF8vdLYhIS/wLwy9+QocmMe39gU0QA0Je3OQpirBN&#10;D5Kfl/kaxB5hc12AbGr5/0DzAwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAE1px+RHAgAA&#10;ogQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKnCd2Hc&#10;AAAACAEAAA8AAAAAAAAAAAAAAAAAoQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACq&#10;BQAAAAA=&#10;" fillcolor="window" strokeweight=".5pt">
+                    <v:shape w14:anchorId="145955AB" id="Text Box 11" o:spid="_x0000_s1044" type="#_x0000_t202" style="position:absolute;margin-left:183.65pt;margin-top:7.6pt;width:7.9pt;height:7.9pt;z-index:251684864;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCUM5MCRQIAAKIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+w82nVGnCJLkWFA&#10;0RZIh54VWYqFyaImKbGzXz9KzqvtTsNyUEiR+kh+JD297RpNdsJ5Baakw0FOiTAcKmU2Jf3xvPx0&#10;Q4kPzFRMgxEl3QtPb2cfP0xbW4gR1KAr4QiCGF+0tqR1CLbIMs9r0TA/ACsMGiW4hgVU3SarHGsR&#10;vdHZKM+vsxZcZR1w4T3e3vVGOkv4UgoeHqX0IhBdUswtpNOlcx3PbDZlxcYxWyt+SIP9QxYNUwaD&#10;nqDuWGBk69Q7qEZxBx5kGHBoMpBScZFqwGqG+ZtqVjWzItWC5Hh7osn/P1j+sFvZJ0dC9xU6bGAk&#10;pLW+8HgZ6+mka+I/ZkrQjhTuT7SJLhAeH+X5eIwWjqaDjCjZ+bF1PnwT0JAolNRhVxJZbHfvQ+96&#10;dImxPGhVLZXWSdn7hXZkx7CB2PcKWko08wEvS7pMv5gzRnv1TBvSlvR6fJWnSK9sMdYJc60Z//ke&#10;AfG0ifFFGqJDnmdmohS6dUdUhUXfHGlbQ7VHNh30g+YtXyqMdo8JPzGHk4U04baERzykBkwRDhIl&#10;Nbjff7uP/thwtFLS4qSW1P/aMieQh+8GR+HLcDKJo52UydXnESru0rK+tJhtswDkcoh7aXkSo3/Q&#10;R1E6aF5wqeYxKpqY4Ri7pOEoLkK/P7iUXMznyQmH2bJwb1aWR+hIXGT5uXthzh7aHnBeHuA406x4&#10;0/3eN740MN8GkCqNRiS6ZxWbHBVchNTuw9LGTbvUk9f50zL7AwAA//8DAFBLAwQUAAYACAAAACEA&#10;CGdWItwAAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q2QkbiztKkYpTSeExBEh&#10;Og5wyxLTBhqnarKu7OkxJ7jZ+j/9/lxvFz+IGafoAinIVxkIJBOso07B6+7xqgQRkyarh0Co4Bsj&#10;bJvzs1pXNhzpBec2dYJLKFZaQZ/SWEkZTY9ex1UYkTj7CJPXidepk3bSRy73g1xn2UZ67Ygv9HrE&#10;hx7NV3vwCiy9BTLv7unkqDXu9vRcfppZqcuL5f4ORMIl/cHwq8/q0LDTPhzIRjEoKDY3BaMcXK9B&#10;MFCURQ5iz0OegWxq+f+D5gcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCUM5MCRQIAAKIE&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAIZ1Yi3AAA&#10;AAkBAAAPAAAAAAAAAAAAAAAAAJ8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAqAUA&#10;AAAA&#10;" fillcolor="window" strokeweight=".5pt">
                       <v:textbox>
                         <w:txbxContent>
                           <w:p w14:paraId="6C14F2D8" w14:textId="77777777" w:rsidR="009E128F" w:rsidRDefault="009E128F" w:rsidP="009E128F"/>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="008A7B56">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251685888" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="461870CD" wp14:editId="24BA5CAC">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>2846070</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>97485</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="100330" cy="100330"/>
+                      <wp:effectExtent l="0" t="0" r="13970" b="13970"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="4" name="Text Box 4"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr txBox="1"/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="100330" cy="100330"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:solidFill>
+                                <a:sysClr val="window" lastClr="FFFFFF"/>
+                              </a:solidFill>
+                              <a:ln w="6350">
+                                <a:solidFill>
+                                  <a:prstClr val="black"/>
+                                </a:solidFill>
+                              </a:ln>
+                              <a:effectLst/>
+                            </wps:spPr>
+                            <wps:txbx>
+                              <w:txbxContent>
+                                <w:p w14:paraId="76763D0B" w14:textId="77777777" w:rsidR="009E128F" w:rsidRDefault="009E128F" w:rsidP="009E128F"/>
+                              </w:txbxContent>
+                            </wps:txbx>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="margin">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:shape w14:anchorId="461870CD" id="Text Box 4" o:spid="_x0000_s1045" type="#_x0000_t202" style="position:absolute;margin-left:224.1pt;margin-top:7.7pt;width:7.9pt;height:7.9pt;z-index:251685888;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDrgdzXRQIAAKIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+w82q1GnCJLkWFA&#10;0RZIh54VWYqFyaImKbGzXz9KzqvtTsNyUEiR+kh+JD297RpNdsJ5Baakw0FOiTAcKmU2Jf3xvPz0&#10;hRIfmKmYBiNKuhee3s4+fpi2thAjqEFXwhEEMb5obUnrEGyRZZ7XomF+AFYYNEpwDQuouk1WOdYi&#10;eqOzUZ5fZy24yjrgwnu8veuNdJbwpRQ8PErpRSC6pJhbSKdL5zqe2WzKio1jtlb8kAb7hywapgwG&#10;PUHdscDI1ql3UI3iDjzIMODQZCCl4iLVgNUM8zfVrGpmRaoFyfH2RJP/f7D8YbeyT46E7it02MBI&#10;SGt94fEy1tNJ18R/zJSgHSncn2gTXSA8Psrz8RgtHE0HGVGy82PrfPgmoCFRKKnDriSy2O7eh971&#10;6BJjedCqWiqtk7L3C+3IjmEDse8VtJRo5gNelnSZfjFnjPbqmTakLen1+CpPkV7ZYqwT5loz/vM9&#10;AuJpE+OLNESHPM/MRCl0646oCou+OdK2hmqPbDroB81bvlQY7R4TfmIOJwtpwm0Jj3hIDZgiHCRK&#10;anC//3Yf/bHhaKWkxUktqf+1ZU4gD98NjsLNcDKJo52UydXnESru0rK+tJhtswDkcoh7aXkSo3/Q&#10;R1E6aF5wqeYxKpqY4Ri7pOEoLkK/P7iUXMznyQmH2bJwb1aWR+hIXGT5uXthzh7aHnBeHuA406x4&#10;0/3eN740MN8GkCqNRiS6ZxWbHBVchNTuw9LGTbvUk9f50zL7AwAA//8DAFBLAwQUAAYACAAAACEA&#10;6397r9wAAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTEKoQ4lQIiSNC&#10;pBzg5tpLYojXUeymoV/PcoLjap5m39TbxQ9ixim6QArWqwwEkgnWUafgdfd4VYKISZPVQyBU8I0R&#10;ts35Wa0rG470gnObOsElFCutoE9prKSMpkev4yqMSJx9hMnrxOfUSTvpI5f7QeZZtpFeO+IPvR7x&#10;oUfz1R68Aktvgcy7ezo5ao27PT2Xn2ZW6vJiub8DkXBJfzD86rM6NOy0DweyUQwKiqLMGeXgpgDB&#10;QLEpeNxewfU6B9nU8v+C5gcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDrgdzXRQIAAKIE&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDrf3uv3AAA&#10;AAkBAAAPAAAAAAAAAAAAAAAAAJ8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAqAUA&#10;AAAA&#10;" fillcolor="window" strokeweight=".5pt">
+                      <v:textbox>
+                        <w:txbxContent>
+                          <w:p w14:paraId="76763D0B" w14:textId="77777777" w:rsidR="009E128F" w:rsidRDefault="009E128F" w:rsidP="009E128F"/>
+                        </w:txbxContent>
+                      </v:textbox>
+                    </v:shape>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r w:rsidR="009E128F" w:rsidRPr="008A7B56">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">May we contact this employer?    </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="009E128F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
-            <w:r w:rsidRPr="008A7B56">
+            <w:r w:rsidR="009E128F" w:rsidRPr="008A7B56">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes      No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="46B2D394" w14:textId="77777777" w:rsidR="009E128F" w:rsidRDefault="009E128F" w:rsidP="009E128F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="556BB2F3" w14:textId="77777777" w:rsidR="009E128F" w:rsidRDefault="009E128F">
-[...18 lines deleted...]
-        <w:ind w:right="-20"/>
+    <w:p w14:paraId="41308E79" w14:textId="77777777" w:rsidR="00856ECA" w:rsidRDefault="00856ECA" w:rsidP="00440BEE">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:position w:val="-2"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09CF0356" w14:textId="77777777" w:rsidR="00856ECA" w:rsidRDefault="00856ECA" w:rsidP="00440BEE">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:position w:val="-2"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1FBCFA7B" w14:textId="7ED69996" w:rsidR="009E128F" w:rsidRPr="004A288C" w:rsidRDefault="009E128F" w:rsidP="00440BEE">
+      <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-6"/>
           <w:position w:val="-2"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A288C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-6"/>
           <w:position w:val="-2"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Un</w:t>
@@ -6290,116 +7053,69 @@
             <w:r w:rsidR="00CA79A0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-6"/>
                 <w:position w:val="-2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>paid</w:t>
             </w:r>
             <w:r w:rsidRPr="00B722AA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-6"/>
                 <w:position w:val="-2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> or volunteer experience relevant to the position for which you are applying (you may exclude, if you wish, information which would reveal race, sex, religion, age, disability, or other protected status).</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0EBBE864" w14:textId="77777777" w:rsidR="009E128F" w:rsidRDefault="009E128F" w:rsidP="00924B02">
-[...30 lines deleted...]
-          </w:p>
           <w:p w14:paraId="75CB9712" w14:textId="77777777" w:rsidR="009E128F" w:rsidRPr="00EB23DA" w:rsidRDefault="009E128F" w:rsidP="00924B02">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5620"/>
               </w:tabs>
               <w:spacing w:before="33"/>
               <w:ind w:right="-14"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-6"/>
                 <w:position w:val="-2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="38B482BD" w14:textId="77777777" w:rsidR="009E128F" w:rsidRPr="00B722AA" w:rsidRDefault="009E128F" w:rsidP="009E128F">
-[...13 lines deleted...]
-    </w:p>
     <w:p w14:paraId="00084C0E" w14:textId="77777777" w:rsidR="009E128F" w:rsidRPr="004A288C" w:rsidRDefault="009E128F" w:rsidP="009E128F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5240"/>
         </w:tabs>
         <w:ind w:right="-14"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A288C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-7"/>
           <w:position w:val="-2"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>Militar</w:t>
@@ -6422,83 +7138,83 @@
           <w:b/>
           <w:bCs/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-7"/>
           <w:position w:val="-2"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>Experience</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9350"/>
       </w:tblGrid>
       <w:tr w:rsidR="009E128F" w14:paraId="7A8183F8" w14:textId="77777777" w:rsidTr="00924B02">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11136" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="595A5BD3" w14:textId="77777777" w:rsidR="009E128F" w:rsidRPr="00EB23DA" w:rsidRDefault="009E128F" w:rsidP="00924B02">
+          <w:p w14:paraId="595A5BD3" w14:textId="7125E9E3" w:rsidR="009E128F" w:rsidRPr="00EB23DA" w:rsidRDefault="00BC4F9D" w:rsidP="00924B02">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5620"/>
               </w:tabs>
               <w:ind w:right="-14"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-6"/>
                 <w:position w:val="-2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EB23DA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-6"/>
                 <w:position w:val="-2"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251688960" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0579B2E4" wp14:editId="28D0811D">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251688960" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0579B2E4" wp14:editId="643C3EB4">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
-                        <wp:posOffset>3180080</wp:posOffset>
+                        <wp:posOffset>3194380</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>29845</wp:posOffset>
+                        <wp:posOffset>85725</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="100330" cy="100330"/>
                       <wp:effectExtent l="0" t="0" r="13970" b="13970"/>
                       <wp:wrapNone/>
                       <wp:docPr id="308" name="Text Box 308"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr txBox="1"/>
                             <wps:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="100330" cy="100330"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
                                 <a:schemeClr val="lt1"/>
                               </a:solidFill>
                               <a:ln w="6350">
                                 <a:solidFill>
                                   <a:prstClr val="black"/>
                                 </a:solidFill>
@@ -6519,80 +7235,80 @@
                                 <a:schemeClr val="dk1"/>
                               </a:fontRef>
                             </wps:style>
                             <wps:txbx>
                               <w:txbxContent>
                                 <w:p w14:paraId="12A15A7C" w14:textId="77777777" w:rsidR="009E128F" w:rsidRDefault="009E128F" w:rsidP="009E128F"/>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape w14:anchorId="0579B2E4" id="Text Box 308" o:spid="_x0000_s1045" type="#_x0000_t202" style="position:absolute;margin-left:250.4pt;margin-top:2.35pt;width:7.9pt;height:7.9pt;z-index:251688960;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCvJNR2fQIAAJQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+30tTWoU2QtOgwo&#10;2mLt0LMiS41QWdQkJnb260fJzqvrpcMuMml+pMhPJM8vusaypQrRgKv46KDkTDkJtXHPFf/5eP3p&#10;C2cRhauFBacqvlKRX0w+fjhv/VgdwhxsrQKjIC6OW1/xOaIfF0WUc9WIeABeOTJqCI1AUsNzUQfR&#10;UvTGFodleVq0EGofQKoY6e9Vb+STHF9rJfFO66iQ2YpTbpjPkM9ZOovJuRg/B+HnRg5piH/IohHG&#10;0aWbUFcCBVsE81eoxsgAETQeSGgK0NpIlWugakblq2oe5sKrXAuRE/2Gpvj/wsrb5YO/Dwy7r9DR&#10;AyZCWh/HkX6mejodmvSlTBnZicLVhjbVIZPJqSyPjsgiyTTIFKXYOvsQ8ZuChiWh4oFeJZMlljcR&#10;e+gaku6KYE19bazNSuoEdWkDWwp6Q4s5RQq+h7KOtRU/PTopc+A9Wwq98Z9ZIV9SkfsRSLMuXady&#10;zwxpbYnIEq6sShjrfijNTJ35eCNHIaVymzwzOqE0VfQexwG/zeo9zn0d5JFvBocb58Y4CD1L+9TW&#10;L2tqdY8nknbqTiJ2s44Kp2c+WzfKDOoV9U+AfrSil9eGCL8REe9FoFmixqD9gHd0aAv0SjBInM0h&#10;/H7rf8JTi5OVs5Zms+Lx10IExZn97qj5z0bHx2mYs3J88vmQlLBrme1a3KK5BGqdEW0iL7OY8GjX&#10;og7QPNEamaZbySScpLsrjmvxEvuNQWtIquk0g2h8vcAb9+BlCp1oTo322D2J4IdGR5qQW1hPsRi/&#10;6vcemzwdTBcI2uRhSET3rA4PQKOf+3VYU2m37OoZtV2mkz8AAAD//wMAUEsDBBQABgAIAAAAIQDY&#10;UD9R3AAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI8xT8MwFIR3JP6D9ZDYqN2KhDTNSwWosDC1&#10;IGY3frUtYjuK3TT8e8wE4+lOd98129n1bKIx2uARlgsBjHwXlPUa4eP95a4CFpP0SvbBE8I3Rdi2&#10;11eNrFW4+D1Nh6RZLvGxlggmpaHmPHaGnIyLMJDP3imMTqYsR83VKC+53PV8JUTJnbQ+Lxg50LOh&#10;7utwdgi7J73WXSVHs6uUtdP8eXrTr4i3N/PjBliiOf2F4Rc/o0ObmY7h7FVkPUIhREZPCPcPwLJf&#10;LMsS2BFhJQrgbcP/H2h/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAK8k1HZ9AgAAlAUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhANhQP1HcAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+                    <v:shape w14:anchorId="0579B2E4" id="Text Box 308" o:spid="_x0000_s1046" type="#_x0000_t202" style="position:absolute;margin-left:251.55pt;margin-top:6.75pt;width:7.9pt;height:7.9pt;z-index:251688960;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQANeZMkewIAAJQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtP3DAQvlfqf7B8L8nyarsii7YgqkoI&#10;UKHi7HVs1sLxuPbsJttfz9jJvigXql6Sseeb1+eZOTvvGsuWKkQDruKjg5Iz5STUxj1V/NfD1acv&#10;nEUUrhYWnKr4SkV+Pvn44az1Y3UIc7C1CoycuDhufcXniH5cFFHOVSPiAXjlSKkhNALpGJ6KOoiW&#10;vDe2OCzL06KFUPsAUsVIt5e9kk+yf62VxFuto0JmK065Yf6G/J2lbzE5E+OnIPzcyCEN8Q9ZNMI4&#10;CrpxdSlQsEUwf7lqjAwQQeOBhKYArY1UuQaqZlS+quZ+LrzKtRA50W9oiv/PrbxZ3vu7wLD7Bh09&#10;YCKk9XEc6TLV0+nQpD9lykhPFK42tKkOmUxGZXl0RBpJqkEmL8XW2IeI3xU0LAkVD/QqmSyxvI7Y&#10;Q9eQFCuCNfWVsTYfUieoCxvYUtAbWswpkvM9lHWsrfjp0UmZHe/pkuuN/cwK+ZyK3PdAJ+tSOJV7&#10;ZkhrS0SWcGVVwlj3U2lm6szHGzkKKZXb5JnRCaWpovcYDvhtVu8x7usgixwZHG6MG+Mg9CztU1s/&#10;r6nVPZ5I2qk7idjNOiq84od5ctLVDOoV9U+AfrSil1eGCL8WEe9EoFmixqD9gLf00RbolWCQOJtD&#10;+PPWfcJTi5OWs5Zms+Lx90IExZn94aj5v46Oj9Mw58PxyWfKhoVdzWxX4xbNBVDrjGgTeZnFhEe7&#10;FnWA5pHWyDRFJZVwkmJXHNfiBfYbg9aQVNNpBtH4eoHX7t7L5DrRnBrtoXsUwQ+NjjQhN7CeYjF+&#10;1e89Nlk6mC4QtMnDsGV1eAAa/dyvw5pKu2X3nFHbZTp5AQAA//8DAFBLAwQUAAYACAAAACEAcT+Z&#10;490AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOGgUlIU4FqHDhRIs4&#10;b2PXtojXUeym4e8xJziu5mnmbbtb3MBmNQXrSUC+yYAp6r20pAV8HF/uKmAhIkkcPCkB3yrArlvd&#10;tNhIf6V3NR+iZqmEQoMCTIxjw3nojXIYNn5UlLKznxzGdE6aywmvqdwNfJtl99yhpbRgcFTPRvVf&#10;h4sTsH/Ste4rnMy+ktbOy+f5Tb8KcbteHh+ARbXEPxh+9ZM6dMnp5C8kAxsElFmRJzQFRQksAWVe&#10;1cBOArZ1Abxr+f8Puh8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEADXmTJHsCAACUBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAcT+Z490AAAAJ&#10;AQAADwAAAAAAAAAAAAAAAADVBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                       <v:textbox>
                         <w:txbxContent>
                           <w:p w14:paraId="12A15A7C" w14:textId="77777777" w:rsidR="009E128F" w:rsidRDefault="009E128F" w:rsidP="009E128F"/>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="00EB23DA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-6"/>
                 <w:position w:val="-2"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251687936" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="61F5F66C" wp14:editId="33FB729D">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251687936" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="61F5F66C" wp14:editId="568A9EF4">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
-                        <wp:posOffset>2672715</wp:posOffset>
+                        <wp:posOffset>2707640</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>22225</wp:posOffset>
+                        <wp:posOffset>85420</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="100330" cy="100330"/>
                       <wp:effectExtent l="0" t="0" r="13970" b="13970"/>
                       <wp:wrapNone/>
                       <wp:docPr id="307" name="Text Box 307"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr txBox="1"/>
                             <wps:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="100330" cy="100330"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
                                 <a:schemeClr val="lt1"/>
                               </a:solidFill>
                               <a:ln w="6350">
                                 <a:solidFill>
                                   <a:prstClr val="black"/>
                                 </a:solidFill>
@@ -6616,199 +7332,263 @@
                             <wps:txbx>
                               <w:txbxContent>
                                 <w:p w14:paraId="02D39B63" w14:textId="77777777" w:rsidR="009E128F" w:rsidRDefault="009E128F" w:rsidP="009E128F"/>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape w14:anchorId="61F5F66C" id="Text Box 307" o:spid="_x0000_s1046" type="#_x0000_t202" style="position:absolute;margin-left:210.45pt;margin-top:1.75pt;width:7.9pt;height:7.9pt;z-index:251687936;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQANeZMkewIAAJQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtP3DAQvlfqf7B8L8nyarsii7YgqkoI&#10;UKHi7HVs1sLxuPbsJttfz9jJvigXql6Sseeb1+eZOTvvGsuWKkQDruKjg5Iz5STUxj1V/NfD1acv&#10;nEUUrhYWnKr4SkV+Pvn44az1Y3UIc7C1CoycuDhufcXniH5cFFHOVSPiAXjlSKkhNALpGJ6KOoiW&#10;vDe2OCzL06KFUPsAUsVIt5e9kk+yf62VxFuto0JmK065Yf6G/J2lbzE5E+OnIPzcyCEN8Q9ZNMI4&#10;CrpxdSlQsEUwf7lqjAwQQeOBhKYArY1UuQaqZlS+quZ+LrzKtRA50W9oiv/PrbxZ3vu7wLD7Bh09&#10;YCKk9XEc6TLV0+nQpD9lykhPFK42tKkOmUxGZXl0RBpJqkEmL8XW2IeI3xU0LAkVD/QqmSyxvI7Y&#10;Q9eQFCuCNfWVsTYfUieoCxvYUtAbWswpkvM9lHWsrfjp0UmZHe/pkuuN/cwK+ZyK3PdAJ+tSOJV7&#10;ZkhrS0SWcGVVwlj3U2lm6szHGzkKKZXb5JnRCaWpovcYDvhtVu8x7usgixwZHG6MG+Mg9CztU1s/&#10;r6nVPZ5I2qk7idjNOiq84od5ctLVDOoV9U+AfrSil1eGCL8WEe9EoFmixqD9gLf00RbolWCQOJtD&#10;+PPWfcJTi5OWs5Zms+Lx90IExZn94aj5v46Oj9Mw58PxyWfKhoVdzWxX4xbNBVDrjGgTeZnFhEe7&#10;FnWA5pHWyDRFJZVwkmJXHNfiBfYbg9aQVNNpBtH4eoHX7t7L5DrRnBrtoXsUwQ+NjjQhN7CeYjF+&#10;1e89Nlk6mC4QtMnDsGV1eAAa/dyvw5pKu2X3nFHbZTp5AQAA//8DAFBLAwQUAAYACAAAACEA2IOH&#10;utwAAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhDU0oS4lSACpeeKIiz&#10;G29ti9iObDcNf89yguNqnmbetpvZDWzCmGzwAm4XBTD0fVDWawEf7y83FbCUpVdyCB4FfGOCTXd5&#10;0cpGhbN/w2mfNaMSnxopwOQ8Npyn3qCTaRFG9JQdQ3Qy0xk1V1GeqdwNfFkUa+6k9bRg5IjPBvuv&#10;/ckJ2D7pWveVjGZbKWun+fO4069CXF/Njw/AMs75D4ZffVKHjpwO4eRVYoOA1bKoCRVQ3gGjfFWu&#10;74EdCKxL4F3L/z/Q/QAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQANeZMkewIAAJQFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDYg4e63AAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANUEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+                    <v:shape w14:anchorId="61F5F66C" id="Text Box 307" o:spid="_x0000_s1047" type="#_x0000_t202" style="position:absolute;margin-left:213.2pt;margin-top:6.75pt;width:7.9pt;height:7.9pt;z-index:251687936;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQByy9zxfQIAAJQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+ykH9uCOkWWIsOA&#10;oC2WDj0rstQIlUVNUmJnv76U7DhJ10uHXWTSfKTIJ5JX102lyVY4r8AUdDjIKRGGQ6nMU0F/Pcw/&#10;faHEB2ZKpsGIgu6Ep9eTjx+uajsWI1iDLoUjGMT4cW0Lug7BjrPM87WomB+AFQaNElzFAqruKSsd&#10;qzF6pbNRnl9mNbjSOuDCe/x70xrpJMWXUvBwJ6UXgeiCYm4hnS6dq3hmkys2fnLMrhXv0mD/kEXF&#10;lMFL+1A3LDCyceqvUJXiDjzIMOBQZSCl4iLVgNUM81fVLNfMilQLkuNtT5P/f2H57XZp7x0JzTdo&#10;8AEjIbX1Y48/Yz2NdFX8YqYE7UjhrqdNNIHw6JTnZ2do4WjqZIySHZyt8+G7gIpEoaAOXyWRxbYL&#10;H1roHhLv8qBVOVdaJyV2gphpR7YM31CHlCIGP0FpQ+qCXp5d5CnwiS2G7v1XmvHnWORpBNS0ideJ&#10;1DNdWgcikhR2WkSMNj+FJKpMfLyRI+NcmD7PhI4oiRW9x7HDH7J6j3NbB3qkm8GE3rlSBlzL0im1&#10;5fOeWtnikaSjuqMYmlWDhRd01DfKCsod9o+DdrS85XOFhC+YD/fM4SxhY+B+CHd4SA34StBJlKzB&#10;/Xnrf8Rji6OVkhpns6D+94Y5QYn+YbD5vw7Pz+MwJ+X84vMIFXdsWR1bzKaaAbbOEDeR5UmM+KD3&#10;onRQPeIamcZb0cQMx7sLGvbiLLQbA9cQF9NpAuH4WhYWZml5DB1pjo320DwyZ7tGDzght7CfYjZ+&#10;1e8tNnoamG4CSJWGIRLdsto9AI5+6tduTcXdcqwn1GGZTl4AAAD//wMAUEsDBBQABgAIAAAAIQAB&#10;6H3A3QAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqIMbqjTEqQC1XDhR&#10;EOdt7NoWsR3Fbpr+PcsJjqt5mnnbbGbfs0mPycUg4X5RANOhi8oFI+HzY3dXAUsZg8I+Bi3hohNs&#10;2uurBmsVz+FdT/tsGJWEVKMEm/NQc546qz2mRRx0oOwYR4+ZztFwNeKZyn3PRVGsuEcXaMHioF+s&#10;7r73Jy9h+2zWpqtwtNtKOTfNX8c38yrl7c389Ags6zn/wfCrT+rQktMhnoJKrJdQilVJKAXLB2AE&#10;lKUQwA4SxHoJvG34/w/aHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQByy9zxfQIAAJQF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAB6H3A3QAA&#10;AAkBAAAPAAAAAAAAAAAAAAAAANcEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                       <v:textbox>
                         <w:txbxContent>
                           <w:p w14:paraId="02D39B63" w14:textId="77777777" w:rsidR="009E128F" w:rsidRDefault="009E128F" w:rsidP="009E128F"/>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="009E128F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-6"/>
                 <w:position w:val="-2"/>
               </w:rPr>
               <w:t>Did you serve in the U.S. Armed F</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EB23DA">
+            <w:r w:rsidR="009E128F" w:rsidRPr="00EB23DA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-6"/>
                 <w:position w:val="-2"/>
               </w:rPr>
               <w:t>orces?      Yes      No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009E128F" w14:paraId="6B4A1168" w14:textId="77777777" w:rsidTr="00924B02">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11136" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="55B0B229" w14:textId="77777777" w:rsidR="009E128F" w:rsidRDefault="009E128F" w:rsidP="00B722AA">
+          <w:p w14:paraId="4C78BF81" w14:textId="3CC02AB1" w:rsidR="00B722AA" w:rsidRDefault="00BD26C9" w:rsidP="00B722AA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5620"/>
               </w:tabs>
               <w:ind w:right="-14"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-6"/>
                 <w:position w:val="-2"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EB23DA">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-6"/>
                 <w:position w:val="-2"/>
               </w:rPr>
-              <w:t>Describe your duties:</w:t>
-[...30 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve"> If yes, please describe any military experience relevant to the position for which you are applying.</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="4F578304" w14:textId="77777777" w:rsidR="00B722AA" w:rsidRPr="00EB23DA" w:rsidRDefault="00B722AA" w:rsidP="00B722AA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5620"/>
               </w:tabs>
               <w:ind w:right="-14"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-6"/>
                 <w:position w:val="-2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009E128F" w:rsidRPr="00EB23DA" w14:paraId="4DA64C73" w14:textId="77777777" w:rsidTr="00924B02">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11136" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="138AC4A3" w14:textId="77777777" w:rsidR="009E128F" w:rsidRPr="00EB23DA" w:rsidRDefault="009E128F" w:rsidP="00924B02">
+          <w:p w14:paraId="138AC4A3" w14:textId="55A07381" w:rsidR="009E128F" w:rsidRPr="00EB23DA" w:rsidRDefault="00BC4F9D" w:rsidP="00924B02">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5620"/>
               </w:tabs>
               <w:ind w:right="-14"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-6"/>
                 <w:position w:val="-2"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EB23DA">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-6"/>
                 <w:position w:val="-2"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251689984" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5068C1A8" wp14:editId="5DDA34F4">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251691008" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="172E5633" wp14:editId="14F8B25E">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
-                        <wp:posOffset>3447415</wp:posOffset>
+                        <wp:posOffset>3884600</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>41910</wp:posOffset>
+                        <wp:posOffset>84455</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="100330" cy="100330"/>
+                      <wp:effectExtent l="0" t="0" r="13970" b="13970"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="310" name="Text Box 310"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr txBox="1"/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="100330" cy="100330"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:solidFill>
+                                <a:schemeClr val="lt1"/>
+                              </a:solidFill>
+                              <a:ln w="6350">
+                                <a:solidFill>
+                                  <a:prstClr val="black"/>
+                                </a:solidFill>
+                              </a:ln>
+                              <a:effectLst/>
+                            </wps:spPr>
+                            <wps:style>
+                              <a:lnRef idx="0">
+                                <a:schemeClr val="accent1"/>
+                              </a:lnRef>
+                              <a:fillRef idx="0">
+                                <a:schemeClr val="accent1"/>
+                              </a:fillRef>
+                              <a:effectRef idx="0">
+                                <a:schemeClr val="accent1"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor">
+                                <a:schemeClr val="dk1"/>
+                              </a:fontRef>
+                            </wps:style>
+                            <wps:txbx>
+                              <w:txbxContent>
+                                <w:p w14:paraId="4D76F26D" w14:textId="77777777" w:rsidR="009E128F" w:rsidRDefault="009E128F" w:rsidP="009E128F"/>
+                              </w:txbxContent>
+                            </wps:txbx>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="margin">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:shape w14:anchorId="172E5633" id="Text Box 310" o:spid="_x0000_s1048" type="#_x0000_t202" style="position:absolute;margin-left:305.85pt;margin-top:6.65pt;width:7.9pt;height:7.9pt;z-index:251691008;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCyG31VfQIAAJQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+2kj21BnSJr0WFA&#10;sRZrh54VWWqEyqImMbGzXz9Kdl5dLx12kUnzI0V+Inl+0TWWrVSIBlzFR0clZ8pJqI17qvjPh+sP&#10;nziLKFwtLDhV8bWK/GL6/t156ydqDAuwtQqMgrg4aX3FF4h+UhRRLlQj4hF45cioITQCSQ1PRR1E&#10;S9EbW4zL8qxoIdQ+gFQx0t+r3sinOb7WSuKt1lEhsxWn3DCfIZ/zdBbTczF5CsIvjBzSEP+QRSOM&#10;o0u3oa4ECrYM5q9QjZEBImg8ktAUoLWRKtdA1YzKF9XcL4RXuRYiJ/otTfH/hZXfV/f+LjDsvkBH&#10;D5gIaX2cRPqZ6ul0aNKXMmVkJwrXW9pUh0wmp7I8PiaLJNMgU5Ri5+xDxK8KGpaEigd6lUyWWN1E&#10;7KEbSLorgjX1tbE2K6kT1KUNbCXoDS3mFCn4Aco61lb87Pi0zIEPbCn01n9uhXxORR5GIM26dJ3K&#10;PTOktSMiS7i2KmGs+6E0M3Xm45UchZTKbfPM6ITSVNFbHAf8Lqu3OPd1kEe+GRxunRvjIPQsHVJb&#10;P2+o1T2eSNqrO4nYzTsqvOLj8aZR5lCvqX8C9KMVvbw2RPiNiHgnAs0SNQbtB7ylQ1ugV4JB4mwB&#10;4fdr/xOeWpysnLU0mxWPv5YiKM7sN0fN/3l0cpKGOSsnpx/HpIR9y3zf4pbNJVDrjGgTeZnFhEe7&#10;EXWA5pHWyCzdSibhJN1dcdyIl9hvDFpDUs1mGUTj6wXeuHsvU+hEc2q0h+5RBD80OtKEfIfNFIvJ&#10;i37vscnTwWyJoE0ehkR0z+rwADT6uV+HNZV2y76eUbtlOv0DAAD//wMAUEsDBBQABgAIAAAAIQDV&#10;Z86x3QAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqJNUpGkapwJUuHCi&#10;IM5uvLWtxusodtPw95gTPa7maeZts51dzyYcg/UkIF9kwJA6ryxpAV+frw8VsBAlKdl7QgE/GGDb&#10;3t40slb+Qh847aNmqYRCLQWYGIea89AZdDIs/ICUsqMfnYzpHDVXo7ykctfzIstK7qSltGDkgC8G&#10;u9P+7ATsnvVad5Ucza5S1k7z9/Fdvwlxfzc/bYBFnOM/DH/6SR3a5HTwZ1KB9QLKPF8lNAXLJbAE&#10;lMXqEdhBQLHOgbcNv/6g/QUAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCyG31VfQIAAJQF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDVZ86x3QAA&#10;AAkBAAAPAAAAAAAAAAAAAAAAANcEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+                      <v:textbox>
+                        <w:txbxContent>
+                          <w:p w14:paraId="4D76F26D" w14:textId="77777777" w:rsidR="009E128F" w:rsidRDefault="009E128F" w:rsidP="009E128F"/>
+                        </w:txbxContent>
+                      </v:textbox>
+                    </v:shape>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r w:rsidR="009E128F" w:rsidRPr="00EB23DA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-6"/>
+                <w:position w:val="-2"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251689984" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5068C1A8" wp14:editId="077BEE23">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>3454730</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>83185</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="100330" cy="100330"/>
                       <wp:effectExtent l="0" t="0" r="13970" b="13970"/>
                       <wp:wrapNone/>
                       <wp:docPr id="309" name="Text Box 309"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr txBox="1"/>
                             <wps:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="100330" cy="100330"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
                                 <a:schemeClr val="lt1"/>
                               </a:solidFill>
                               <a:ln w="6350">
                                 <a:solidFill>
                                   <a:prstClr val="black"/>
                                 </a:solidFill>
@@ -6832,199 +7612,104 @@
                             <wps:txbx>
                               <w:txbxContent>
                                 <w:p w14:paraId="209AFDA4" w14:textId="77777777" w:rsidR="009E128F" w:rsidRDefault="009E128F" w:rsidP="009E128F"/>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape w14:anchorId="5068C1A8" id="Text Box 309" o:spid="_x0000_s1047" type="#_x0000_t202" style="position:absolute;margin-left:271.45pt;margin-top:3.3pt;width:7.9pt;height:7.9pt;z-index:251689984;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQByy9zxfQIAAJQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+ykH9uCOkWWIsOA&#10;oC2WDj0rstQIlUVNUmJnv76U7DhJ10uHXWTSfKTIJ5JX102lyVY4r8AUdDjIKRGGQ6nMU0F/Pcw/&#10;faHEB2ZKpsGIgu6Ep9eTjx+uajsWI1iDLoUjGMT4cW0Lug7BjrPM87WomB+AFQaNElzFAqruKSsd&#10;qzF6pbNRnl9mNbjSOuDCe/x70xrpJMWXUvBwJ6UXgeiCYm4hnS6dq3hmkys2fnLMrhXv0mD/kEXF&#10;lMFL+1A3LDCyceqvUJXiDjzIMOBQZSCl4iLVgNUM81fVLNfMilQLkuNtT5P/f2H57XZp7x0JzTdo&#10;8AEjIbX1Y48/Yz2NdFX8YqYE7UjhrqdNNIHw6JTnZ2do4WjqZIySHZyt8+G7gIpEoaAOXyWRxbYL&#10;H1roHhLv8qBVOVdaJyV2gphpR7YM31CHlCIGP0FpQ+qCXp5d5CnwiS2G7v1XmvHnWORpBNS0ideJ&#10;1DNdWgcikhR2WkSMNj+FJKpMfLyRI+NcmD7PhI4oiRW9x7HDH7J6j3NbB3qkm8GE3rlSBlzL0im1&#10;5fOeWtnikaSjuqMYmlWDhRd01DfKCsod9o+DdrS85XOFhC+YD/fM4SxhY+B+CHd4SA34StBJlKzB&#10;/Xnrf8Rji6OVkhpns6D+94Y5QYn+YbD5vw7Pz+MwJ+X84vMIFXdsWR1bzKaaAbbOEDeR5UmM+KD3&#10;onRQPeIamcZb0cQMx7sLGvbiLLQbA9cQF9NpAuH4WhYWZml5DB1pjo320DwyZ7tGDzght7CfYjZ+&#10;1e8tNnoamG4CSJWGIRLdsto9AI5+6tduTcXdcqwn1GGZTl4AAAD//wMAUEsDBBQABgAIAAAAIQAc&#10;6IvC3AAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI8xT8MwFIR3JP6D9ZDYqEPUhDTkpQJUWJgo&#10;iNmNXdsifo5sNw3/HjPBeLrT3XfddnEjm1WI1hPC7aoApmjw0pJG+Hh/vmmAxSRIitGTQvhWEbb9&#10;5UUnWunP9KbmfdIsl1BsBYJJaWo5j4NRTsSVnxRl7+iDEynLoLkM4pzL3cjLoqi5E5byghGTejJq&#10;+NqfHMLuUW/00Ihgdo20dl4+j6/6BfH6anm4B5bUkv7C8Iuf0aHPTAd/IhnZiFCty02OItQ1sOxX&#10;VXMH7IBQlmvgfcf/H+h/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHLL3PF9AgAAlAUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABzoi8LcAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+                    <v:shape w14:anchorId="5068C1A8" id="Text Box 309" o:spid="_x0000_s1049" type="#_x0000_t202" style="position:absolute;margin-left:272.05pt;margin-top:6.55pt;width:7.9pt;height:7.9pt;z-index:251689984;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDNqTKAfQIAAJQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+w82m1BnSJLkWFA&#10;0BZrh54VWUqEyqImKbGzX19Kdl5dLx12kUnzI0V+Inl13VSabIXzCkxB+72cEmE4lMqsCvrrcf7p&#10;CyU+MFMyDUYUdCc8vZ58/HBV27EYwBp0KRzBIMaPa1vQdQh2nGWer0XFfA+sMGiU4CoWUHWrrHSs&#10;xuiVzgZ5fpnV4ErrgAvv8e9Na6STFF9KwcOdlF4EoguKuYV0unQu45lNrth45ZhdK96lwf4hi4op&#10;g5ceQt2wwMjGqb9CVYo78CBDj0OVgZSKi1QDVtPPX1XzsGZWpFqQHG8PNPn/F5bfbh/svSOh+QYN&#10;PmAkpLZ+7PFnrKeRropfzJSgHSncHWgTTSA8OuX5cIgWjqZOxijZ0dk6H74LqEgUCurwVRJZbLvw&#10;oYXuIfEuD1qVc6V1UmIniJl2ZMvwDXVIKWLwM5Q2pC7o5fAiT4HPbDH0wX+pGX+ORZ5HQE2beJ1I&#10;PdOldSQiSWGnRcRo81NIosrExxs5Ms6FOeSZ0BElsaL3OHb4Y1bvcW7rQI90M5hwcK6UAdeydE5t&#10;+bynVrZ4JOmk7iiGZtlg4QUdDPeNsoRyh/3joB0tb/lcIeEL5sM9czhL2Bi4H8IdHlIDvhJ0EiVr&#10;cH/e+h/x2OJopaTG2Syo/71hTlCifxhs/q/90SgOc1JGF58HqLhTy/LUYjbVDLB1+riJLE9ixAe9&#10;F6WD6gnXyDTeiiZmON5d0LAXZ6HdGLiGuJhOEwjH17KwMA+Wx9CR5thoj80Tc7Zr9IATcgv7KWbj&#10;V/3eYqOngekmgFRpGCLRLavdA+Dop37t1lTcLad6Qh2X6eQFAAD//wMAUEsDBBQABgAIAAAAIQBz&#10;ZTdt3QAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxDZCRuLN1YUds1nQANLpwY&#10;aOes8ZKIJqmSrCtvjznBybL+T78/t9vZDWzCmGzwApaLAhj6PijrtYDPj5e7CljK0is5BI8CvjHB&#10;tru+amWjwsW/47TPmlGJT40UYHIeG85Tb9DJtAgjespOITqZaY2aqygvVO4GviqKB+6k9XTByBGf&#10;DfZf+7MTsHvSte4rGc2uUtZO8+H0pl+FuL2ZHzfAMs75D4ZffVKHjpyO4exVYoOAcr1eEkrBPU0C&#10;yrKugR0FrKoaeNfy/x90PwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDNqTKAfQIAAJQF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBzZTdt3QAA&#10;AAkBAAAPAAAAAAAAAAAAAAAAANcEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                       <v:textbox>
                         <w:txbxContent>
                           <w:p w14:paraId="209AFDA4" w14:textId="77777777" w:rsidR="009E128F" w:rsidRDefault="009E128F" w:rsidP="009E128F"/>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r>
-[...93 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="009E128F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-6"/>
                 <w:position w:val="-2"/>
               </w:rPr>
               <w:t>Do you wish to apply for Veterans’ P</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EB23DA">
+            <w:r w:rsidR="009E128F" w:rsidRPr="00EB23DA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-6"/>
                 <w:position w:val="-2"/>
               </w:rPr>
               <w:t xml:space="preserve">reference points:     Yes  </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="009E128F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-6"/>
                 <w:position w:val="-2"/>
               </w:rPr>
               <w:t xml:space="preserve">   No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009E128F" w:rsidRPr="00EB23DA" w14:paraId="5CC138DF" w14:textId="77777777" w:rsidTr="00924B02">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11136" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7FCFAA32" w14:textId="3FADE685" w:rsidR="009E128F" w:rsidRPr="00EB23DA" w:rsidRDefault="009E128F" w:rsidP="00924B02">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5620"/>
               </w:tabs>
-              <w:spacing w:before="80" w:after="80"/>
               <w:ind w:right="-14"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-6"/>
                 <w:position w:val="-2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B722AA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-6"/>
                 <w:position w:val="-2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">If you answered “yes,” you must complete the enclosed application for Veterans’ Preference points, and submit the application and required documentation to the </w:t>
             </w:r>
             <w:r w:rsidR="00E80E48">
               <w:rPr>
@@ -7115,121 +7800,110 @@
                 <w:bCs/>
                 <w:noProof/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-6"/>
                 <w:position w:val="-2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> by the application deadline of the position for which you are applying</w:t>
             </w:r>
             <w:r w:rsidRPr="00984EBF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-6"/>
                 <w:position w:val="-2"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7BAFB4D3" w14:textId="77777777" w:rsidR="00B722AA" w:rsidRPr="00B722AA" w:rsidRDefault="00B722AA" w:rsidP="009E128F">
-[...7 lines deleted...]
-    </w:p>
     <w:p w14:paraId="1EB8FF7C" w14:textId="77777777" w:rsidR="009E128F" w:rsidRPr="004A288C" w:rsidRDefault="009E128F" w:rsidP="008C6F01">
       <w:pPr>
         <w:spacing w:line="540" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A288C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="231F20"/>
           <w:position w:val="-2"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>Authorization</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9350"/>
       </w:tblGrid>
       <w:tr w:rsidR="009E128F" w14:paraId="0BDE59B4" w14:textId="77777777" w:rsidTr="00B722AA">
         <w:trPr>
           <w:trHeight w:val="350"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11136" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3A2E0333" w14:textId="77777777" w:rsidR="009E128F" w:rsidRPr="00B722AA" w:rsidRDefault="009E128F" w:rsidP="00924B02">
             <w:pPr>
-              <w:spacing w:before="80" w:after="80"/>
               <w:ind w:right="46"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B722AA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>I certify that all information I have provided in this application for employment is true and complete to the best of my knowledge. Any misrepresentation or omission of any fact in my application, resume or any other materials, or during any interviews, can be justification for refusal of employment, or if employed, will be grounds for dismissal, regardless of length of employment or when the misrepresentation or omission is discovered.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="123D9C7D" w14:textId="0D7151E3" w:rsidR="009E128F" w:rsidRPr="00B722AA" w:rsidRDefault="009E128F" w:rsidP="00924B02">
+          <w:p w14:paraId="123D9C7D" w14:textId="2C2AF2D1" w:rsidR="009E128F" w:rsidRPr="00B722AA" w:rsidRDefault="009E128F" w:rsidP="00924B02">
             <w:pPr>
-              <w:spacing w:before="80" w:after="80"/>
               <w:ind w:right="46"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B722AA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">I acknowledge that I have received a copy of the job description summary for the position/s for which I am applying. I further acknowledge my understanding that employment with the </w:t>
             </w:r>
             <w:r w:rsidR="00E80E48">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>c</w:t>
             </w:r>
             <w:r w:rsidRPr="00B722AA">
               <w:rPr>
@@ -7288,51 +7962,75 @@
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00B722AA" w:rsidRPr="00B722AA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>_______</w:t>
             </w:r>
             <w:r w:rsidR="00B722AA" w:rsidRPr="00B722AA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00B722AA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">is “at will,” and that employment may be terminated by either the City of </w:t>
+              <w:t xml:space="preserve">is “at will,” and that employment may be terminated by either the </w:t>
+            </w:r>
+            <w:r w:rsidR="005B17E5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>c</w:t>
+            </w:r>
+            <w:r w:rsidR="005B17E5" w:rsidRPr="00B722AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ity </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B722AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">of </w:t>
             </w:r>
             <w:r w:rsidR="00B722AA" w:rsidRPr="00B722AA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="_______"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00B722AA" w:rsidRPr="00B722AA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -7356,53 +8054,52 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>_______</w:t>
             </w:r>
             <w:r w:rsidR="00B722AA" w:rsidRPr="00B722AA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00B722AA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>or me at any time, with or without notice.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="60A91C88" w14:textId="4F5F3593" w:rsidR="009E128F" w:rsidRPr="00B722AA" w:rsidRDefault="009E128F" w:rsidP="00924B02">
+          <w:p w14:paraId="60A91C88" w14:textId="406F2275" w:rsidR="009E128F" w:rsidRPr="00B722AA" w:rsidRDefault="009E128F" w:rsidP="00924B02">
             <w:pPr>
-              <w:spacing w:before="80" w:after="80"/>
               <w:ind w:right="46"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B722AA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">With my signature below, I am providing the </w:t>
             </w:r>
             <w:r w:rsidR="00E80E48">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>c</w:t>
             </w:r>
             <w:r w:rsidRPr="00B722AA">
               <w:rPr>
@@ -7453,80 +8150,135 @@
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00B722AA" w:rsidRPr="00B722AA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>_______</w:t>
             </w:r>
             <w:r w:rsidR="00B722AA" w:rsidRPr="00B722AA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00B722AA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> authorization to verify all information I provided within this application packet, including contacting current or previous employers. However, I understand that if, in the Employment Experience section I have answered “No” to the question, “May we contact your current employer?</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="004A288C">
+              <w:t xml:space="preserve"> authorization to verify all information I provided within this application packet, including contacting current or previous employers. However, I understand that if, in the Employment Experience section</w:t>
+            </w:r>
+            <w:r w:rsidR="005B17E5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>”</w:t>
+              <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="00B722AA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>, contact with my current employer will not be made wit</w:t>
+              <w:t xml:space="preserve"> I have answered “No” to the question, “May we </w:t>
+            </w:r>
+            <w:r w:rsidR="0066708E" w:rsidRPr="00B722AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">contact </w:t>
+            </w:r>
+            <w:r w:rsidR="0066708E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>this</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B722AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> employer?</w:t>
+            </w:r>
+            <w:r w:rsidR="004A288C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>”</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B722AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, contact with </w:t>
+            </w:r>
+            <w:r w:rsidR="00057573">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>that</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B722AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> employer will not be made wit</w:t>
             </w:r>
             <w:r w:rsidR="00B722AA" w:rsidRPr="00B722AA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>hout my specific authorization.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="52B8854A" w14:textId="12972684" w:rsidR="009E128F" w:rsidRPr="007F136A" w:rsidRDefault="009E367B" w:rsidP="00B722AA">
             <w:pPr>
-              <w:spacing w:before="80" w:after="80"/>
               <w:ind w:right="-150"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">I have read the included Applicant Data Practices Advisory, and </w:t>
             </w:r>
             <w:r w:rsidR="009E128F" w:rsidRPr="00B722AA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">I further understand that criminal history checks may be conducted (after I have been selected for an interview, in the case of non-public safety positions) and that a conviction of a crime related to this position may result in my being rejected for this job opening. I also understand it is my responsibility to notify the </w:t>
             </w:r>
             <w:r w:rsidR="00E80E48">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
@@ -7637,51 +8389,51 @@
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="3"/>
           <w:w w:val="89"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C4699F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="3"/>
           <w:w w:val="89"/>
         </w:rPr>
         <w:t xml:space="preserve">______________________________________ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="3"/>
           <w:w w:val="89"/>
         </w:rPr>
         <w:t xml:space="preserve">               _______________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BBC4D2D" w14:textId="77777777" w:rsidR="009E128F" w:rsidRPr="00C4699F" w:rsidRDefault="009E128F" w:rsidP="009E128F">
+    <w:p w14:paraId="2BBC4D2D" w14:textId="77777777" w:rsidR="009E128F" w:rsidRPr="00C4699F" w:rsidRDefault="009E128F" w:rsidP="00694812">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="8040"/>
         </w:tabs>
         <w:spacing w:before="24" w:line="250" w:lineRule="auto"/>
         <w:ind w:right="53"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C4699F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="231F20"/>
         </w:rPr>
         <w:t>Signature</w:t>
       </w:r>
       <w:r w:rsidRPr="00C4699F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="231F20"/>
         </w:rPr>
         <w:tab/>
         <w:t>Date</w:t>
       </w:r>
@@ -8106,51 +8858,73 @@
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">or other documentation verifying </w:t>
             </w:r>
             <w:r w:rsidR="00CA7161">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">military </w:t>
             </w:r>
             <w:r w:rsidRPr="003D6AE1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>service to substantiate the services information requested on the form.</w:t>
+              <w:t xml:space="preserve">service to substantiate the </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="003D6AE1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>services information</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="003D6AE1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> requested on the form.</w:t>
             </w:r>
             <w:r w:rsidRPr="003D6AE1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> Claims not accompanied by proper documentation will not be processed. For assistance in obtaining a copy of your DD214, or other documentation verifying </w:t>
             </w:r>
             <w:r w:rsidR="00CA7161">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">military </w:t>
             </w:r>
             <w:r w:rsidRPr="003D6AE1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
@@ -8522,51 +9296,51 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>employment</w:t>
             </w:r>
             <w:r w:rsidR="0077733D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B722AA" w14:paraId="46A64836" w14:textId="77777777" w:rsidTr="00F32880">
         <w:trPr>
           <w:trHeight w:val="1226"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4489" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="41B47B2B" w14:textId="77777777" w:rsidR="00B722AA" w:rsidRPr="001731FB" w:rsidRDefault="00B722AA" w:rsidP="00924B02">
+          <w:p w14:paraId="41B47B2B" w14:textId="39FB001A" w:rsidR="00B722AA" w:rsidRPr="001731FB" w:rsidRDefault="00B722AA" w:rsidP="00924B02">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001731FB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">To qualify for preference for a </w:t>
             </w:r>
             <w:r w:rsidRPr="001731FB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>competitive exam</w:t>
             </w:r>
@@ -8589,97 +9363,123 @@
             </w:r>
             <w:r w:rsidRPr="001731FB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> by reason of disability incurred while serving on active duty, </w:t>
             </w:r>
             <w:r w:rsidRPr="001731FB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>or</w:t>
             </w:r>
             <w:r w:rsidRPr="001731FB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> after having served</w:t>
+            </w:r>
+            <w:r w:rsidR="0066708E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="328" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="43E5FB5C" w14:textId="77777777" w:rsidR="00B722AA" w:rsidRPr="001731FB" w:rsidRDefault="00B722AA" w:rsidP="00924B02">
             <w:pPr>
               <w:spacing w:before="60" w:afterLines="80" w:after="192"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4543" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="68E8D0FC" w14:textId="536001B1" w:rsidR="00B722AA" w:rsidRPr="001731FB" w:rsidRDefault="00B722AA" w:rsidP="00924B02">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001731FB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Claims must be made on the form below and submitted with your application by the application deadline of the position for which you are applyi</w:t>
+              <w:t xml:space="preserve">Claims must be made on the form below and submitted with your application by the application deadline </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="001731FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="001731FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the position for which you are applyi</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>ng. If the DD214</w:t>
             </w:r>
             <w:r w:rsidR="00CA7161">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Copy 2, 4 or 6)</w:t>
             </w:r>
             <w:r w:rsidRPr="002768BE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>, or other documentation verifying</w:t>
             </w:r>
@@ -8754,69 +9554,97 @@
               <w:t>Name</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00140AA4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="00140AA4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>(</w:t>
+              <w:t xml:space="preserve">(Last)   </w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00140AA4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">Last)                 (First)                                   </w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve">           </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00140AA4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
+              <w:t xml:space="preserve">   (First)   </w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00140AA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                             </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00140AA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
               <w:t>(</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00140AA4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>I)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="34329F33" w14:textId="77777777" w:rsidR="00B722AA" w:rsidRPr="00140AA4" w:rsidRDefault="00B722AA" w:rsidP="00924B02">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
@@ -8872,82 +9700,136 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B722AA" w14:paraId="67D7BE41" w14:textId="77777777" w:rsidTr="00924B02">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5778" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2ACF9D26" w14:textId="442D2EA9" w:rsidR="00B722AA" w:rsidRDefault="00B722AA" w:rsidP="00924B02">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00140AA4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Address  (</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="00AC19A2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">Street)                  (City)            </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00140AA4">
+              <w:t xml:space="preserve">Street)   </w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00AC19A2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">  </w:t>
-            </w:r>
+              <w:t xml:space="preserve">            </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="00AC19A2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">    (State)   </w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve">   (City)   </w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00AC19A2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">      (Z</w:t>
+              <w:t xml:space="preserve">         </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00140AA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="00AC19A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00AC19A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   (State)   </w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   (</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Z</w:t>
             </w:r>
             <w:r w:rsidRPr="00140AA4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>ip)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="79CC7F36" w14:textId="77777777" w:rsidR="00B722AA" w:rsidRPr="00140AA4" w:rsidRDefault="00B722AA" w:rsidP="00924B02">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3539349A" w14:textId="77777777" w:rsidR="00B722AA" w:rsidRPr="00140AA4" w:rsidRDefault="00B722AA" w:rsidP="00924B02">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
@@ -9075,51 +9957,51 @@
                                 <a:schemeClr val="dk1"/>
                               </a:fontRef>
                             </wps:style>
                             <wps:txbx>
                               <w:txbxContent>
                                 <w:p w14:paraId="78E84491" w14:textId="77777777" w:rsidR="00B722AA" w:rsidRDefault="00B722AA" w:rsidP="00B722AA"/>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape w14:anchorId="6E4C851F" id="Text Box 12" o:spid="_x0000_s1049" type="#_x0000_t202" style="position:absolute;margin-left:67.2pt;margin-top:-.1pt;width:10.65pt;height:7.5pt;z-index:251694080;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBsUx8RgAIAAJMFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtPGzEQvlfqf7B8L5sEAiVig1IQVSUE&#10;qFBxdrw2sfB6XHuS3fTXd+zdPHhcqHrxjne+eX2embPztrZspUI04Eo+PBhwppyEyrinkv96uPry&#10;lbOIwlXCglMlX6vIz6efP501fqJGsABbqcDIiYuTxpd8gegnRRHlQtUiHoBXjpQaQi2QruGpqIJo&#10;yHtti9FgcFw0ECofQKoY6e9lp+TT7F9rJfFW66iQ2ZJTbpjPkM95OovpmZg8BeEXRvZpiH/IohbG&#10;UdCtq0uBgi2DeeOqNjJABI0HEuoCtDZS5RqomuHgVTX3C+FVroXIiX5LU/x/buXN6t7fBYbtN2jp&#10;ARMhjY+TSD9TPa0OdfpSpoz0ROF6S5tqkclkdDgenow4k6Q6HY/GmdViZ+tDxO8KapaEkgd6lMyV&#10;WF1HpHgE3UBSqAjWVFfG2nxJjaAubGArQU9oMWdIFi9Q1rGm5MeHFPqNh+R6az+3Qj6nGl96oJt1&#10;yVLllunT2vGQJVxblTDW/VSamSrT8U6OQkrltnlmdEJpqugjhj1+l9VHjLs6yCJHBodb49o4CB1L&#10;L6mtnjfU6g5PJO3VnURs5y0VXvLR4aZP5lCtqX0CdJMVvbwyRPi1iHgnAo0SdQytB7ylQ1ugV4Je&#10;4mwB4c97/xOeOpy0nDU0miWPv5ciKM7sD0e9fzo8OkqznC9H45MRXcK+Zr6vccv6Aqh1hrSIvMxi&#10;wqPdiDpA/UhbZJaikko4SbFLjhvxAruFQVtIqtksg2h6vcBrd+9lcp1oTo320D6K4PtGRxqQG9gM&#10;sZi86vcOmywdzJYI2uRhSER3rPYPQJOf+7XfUmm17N8zardLp38BAAD//wMAUEsDBBQABgAIAAAA&#10;IQCyphwr3AAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcWoeSQghxKkCF&#10;S0+Uqmc3dm2LeB3Zbhr+nu0Jbjua0eybZjX5no06JhdQwN28AKaxC8qhEbD7ep9VwFKWqGQfUAv4&#10;0QlW7fVVI2sVzvipx202jEow1VKAzXmoOU+d1V6meRg0kncM0ctMMhquojxTue/5oigeuJcO6YOV&#10;g36zuvvenryA9at5Ml0lo11Xyrlx2h835kOI25vp5RlY1lP+C8MFn9ChJaZDOKFKrCd9X5YUFTBb&#10;ALv4y+UjsAMdZQW8bfj/Ae0vAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGxTHxGAAgAA&#10;kwUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhALKmHCvc&#10;AAAACAEAAA8AAAAAAAAAAAAAAAAA2gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADj&#10;BQAAAAA=&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+                    <v:shape w14:anchorId="6E4C851F" id="Text Box 12" o:spid="_x0000_s1050" type="#_x0000_t202" style="position:absolute;margin-left:67.2pt;margin-top:-.1pt;width:10.65pt;height:7.5pt;z-index:251694080;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDSRmJWgAIAAJMFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtvGjEQvlfqf7B8LwsEkgaxRJSIqlKU&#10;RCVVzsZrgxWvx7UNu/TXd+xdXkkuqXrxjne+eX2emfFNXWqyFc4rMDntdbqUCMOhUGaV019P8y9f&#10;KfGBmYJpMCKnO+HpzeTzp3FlR6IPa9CFcASdGD+qbE7XIdhRlnm+FiXzHbDCoFKCK1nAq1tlhWMV&#10;ei911u92L7MKXGEdcOE9/r1tlHSS/EspeHiQ0otAdE4xt5BOl85lPLPJmI1Wjtm14m0a7B+yKJky&#10;GPTg6pYFRjZOvXFVKu7AgwwdDmUGUiouUg1YTa/7qprFmlmRakFyvD3Q5P+fW36/XdhHR0L9DWp8&#10;wEhIZf3I489YTy1dGb+YKUE9Urg70CbqQHg0uhj2rvqUcFRdD/vDxGp2tLXOh+8CShKFnDp8lMQV&#10;2975gPEQuofEUB60KuZK63SJjSBm2pEtwyfUIWWIFmcobUiV08sLDP3GQ3R9sF9qxl9ijece8KZN&#10;tBSpZdq0jjwkKey0iBhtfgpJVJHoeCdHxrkwhzwTOqIkVvQRwxZ/zOojxk0daJEigwkH41IZcA1L&#10;59QWL3tqZYNHkk7qjmKolzUWntP+YN8nSyh22D4Omsnyls8VEn7HfHhkDkcJOwbXQ3jAQ2rAV4JW&#10;omQN7s97/yMeOxy1lFQ4mjn1vzfMCUr0D4O9f90bDOIsp8tgeNXHizvVLE81ZlPOAFunh4vI8iRG&#10;fNB7UToon3GLTGNUVDHDMXZOw16chWZh4BbiYjpNIJxey8KdWVgeXUeaY6M91c/M2bbRAw7IPeyH&#10;mI1e9XuDjZYGppsAUqVhiEQ3rLYPgJOf+rXdUnG1nN4T6rhLJ38BAAD//wMAUEsDBBQABgAIAAAA&#10;IQCyphwr3AAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcWoeSQghxKkCF&#10;S0+Uqmc3dm2LeB3Zbhr+nu0Jbjua0eybZjX5no06JhdQwN28AKaxC8qhEbD7ep9VwFKWqGQfUAv4&#10;0QlW7fVVI2sVzvipx202jEow1VKAzXmoOU+d1V6meRg0kncM0ctMMhquojxTue/5oigeuJcO6YOV&#10;g36zuvvenryA9at5Ml0lo11Xyrlx2h835kOI25vp5RlY1lP+C8MFn9ChJaZDOKFKrCd9X5YUFTBb&#10;ALv4y+UjsAMdZQW8bfj/Ae0vAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANJGYlaAAgAA&#10;kwUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhALKmHCvc&#10;AAAACAEAAA8AAAAAAAAAAAAAAAAA2gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADj&#10;BQAAAAA=&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                       <v:textbox>
                         <w:txbxContent>
                           <w:p w14:paraId="78E84491" w14:textId="77777777" w:rsidR="00B722AA" w:rsidRDefault="00B722AA" w:rsidP="00B722AA"/>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251693056" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E5CF23D" wp14:editId="2EC60573">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>10878</wp:posOffset>
                       </wp:positionH>
@@ -9170,524 +10052,557 @@
                             <wps:txbx>
                               <w:txbxContent>
                                 <w:p w14:paraId="40B4D99C" w14:textId="77777777" w:rsidR="00B722AA" w:rsidRDefault="00B722AA" w:rsidP="00B722AA"/>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape w14:anchorId="5E5CF23D" id="Text Box 17" o:spid="_x0000_s1050" type="#_x0000_t202" style="position:absolute;margin-left:.85pt;margin-top:-.1pt;width:10.65pt;height:7.5pt;z-index:251693056;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCRpyrEggIAAJMFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtPGzEQvlfqf7B8L5uEhJaIDUpBVJUQ&#10;oELF2fHaxMLrce1JdtNf37F384ByoerFO9755vV5Zs7O29qytQrRgCv58GjAmXISKuOeSv7z4erT&#10;F84iClcJC06VfKMiP599/HDW+KkawRJspQIjJy5OG1/yJaKfFkWUS1WLeAReOVJqCLVAuoanogqi&#10;Ie+1LUaDwUnRQKh8AKlipL+XnZLPsn+tlcRbraNCZktOuWE+Qz4X6SxmZ2L6FIRfGtmnIf4hi1oY&#10;R0F3ri4FCrYK5i9XtZEBImg8klAXoLWRKtdA1QwHr6q5Xwqvci1ETvQ7muL/cytv1vf+LjBsv0JL&#10;D5gIaXycRvqZ6ml1qNOXMmWkJwo3O9pUi0wmo+PJ8POIM0mq08l4eJKcFHtbHyJ+U1CzJJQ80KNk&#10;rsT6OmIH3UJSqAjWVFfG2nxJjaAubGBrQU9oMWdIzl+grGNNyU+OJ4Ps+IUuud7ZL6yQz316Byjy&#10;Z10Kp3LL9GntecgSbqxKGOt+KM1Mlel4I0chpXK7PDM6oTRV9B7DHr/P6j3GXR1kkSODw51xbRyE&#10;jqWX1FbPW2p1h6c3PKg7idguWiq85KPxtk8WUG2ofQJ0kxW9vDJE+LWIeCcCjRJ1DK0HvKVDW6BX&#10;gl7ibAnh91v/E546nLScNTSaJY+/ViIozux3R71/OhyP0yzny3jyeUSXcKhZHGrcqr4Aap0hLSIv&#10;s5jwaLeiDlA/0haZp6ikEk5S7JLjVrzAbmHQFpJqPs8gml4v8Nrde5lcJ5pToz20jyL4vtGRBuQG&#10;tkMspq/6vcMmSwfzFYI2eRgS0R2r/QPQ5Odx6rdUWi2H94za79LZHwAAAP//AwBQSwMEFAAGAAgA&#10;AAAhADJ/u9fYAAAABQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNxah4AgTeNU&#10;gAoXTi2I8zZ2HYt4HdluGv6e5QTH2RnNvmk2sx/EZGJygRTcLAsQhrqgHVkFH+8viwpEykgah0BG&#10;wbdJsGkvLxqsdTjTzkz7bAWXUKpRQZ/zWEuZut54TMswGmLvGKLHzDJaqSOeudwPsiyKe+nREX/o&#10;cTTPvem+9ievYPtkV7arMPbbSjs3zZ/HN/uq1PXV/LgGkc2c/8Lwi8/o0DLTIZxIJzGwfuCggkUJ&#10;gt3ylocd+HpXgWwb+Z++/QEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCRpyrEggIAAJMF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAyf7vX2AAA&#10;AAUBAAAPAAAAAAAAAAAAAAAAANwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+                    <v:shape w14:anchorId="5E5CF23D" id="Text Box 17" o:spid="_x0000_s1051" type="#_x0000_t202" style="position:absolute;margin-left:.85pt;margin-top:-.1pt;width:10.65pt;height:7.5pt;z-index:251693056;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDuFWURggIAAJMFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtPGzEQvlfqf7B8L5uEhJaIDUpBVJUQ&#10;oELF2fHaxMLrce1JdtNf37F384ByoerFO9755vV5Zs7O29qytQrRgCv58GjAmXISKuOeSv7z4erT&#10;F84iClcJC06VfKMiP599/HDW+KkawRJspQIjJy5OG1/yJaKfFkWUS1WLeAReOVJqCLVAuoanogqi&#10;Ie+1LUaDwUnRQKh8AKlipL+XnZLPsn+tlcRbraNCZktOuWE+Qz4X6SxmZ2L6FIRfGtmnIf4hi1oY&#10;R0F3ri4FCrYK5i9XtZEBImg8klAXoLWRKtdA1QwHr6q5Xwqvci1ETvQ7muL/cytv1vf+LjBsv0JL&#10;D5gIaXycRvqZ6ml1qNOXMmWkJwo3O9pUi0wmo+PJ8POIM0mq08l4eJKcFHtbHyJ+U1CzJJQ80KNk&#10;rsT6OmIH3UJSqAjWVFfG2nxJjaAubGBrQU9oMWdIzl+grGNNyU+OJ4Ps+IUuud7ZL6yQz316Byjy&#10;Z10Kp3LL9GntecgSbqxKGOt+KM1Mlel4I0chpXK7PDM6oTRV9B7DHr/P6j3GXR1kkSODw51xbRyE&#10;jqWX1FbPW2p1h6c3PKg7idguWiq85KPJtk8WUG2ofQJ0kxW9vDJE+LWIeCcCjRJ1DK0HvKVDW6BX&#10;gl7ibAnh91v/E546nLScNTSaJY+/ViIozux3R71/OhyP0yzny3jyeUSXcKhZHGrcqr4Aap0hLSIv&#10;s5jwaLeiDlA/0haZp6ikEk5S7JLjVrzAbmHQFpJqPs8gml4v8Nrde5lcJ5pToz20jyL4vtGRBuQG&#10;tkMspq/6vcMmSwfzFYI2eRgS0R2r/QPQ5Odx6rdUWi2H94za79LZHwAAAP//AwBQSwMEFAAGAAgA&#10;AAAhADJ/u9fYAAAABQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNxah4AgTeNU&#10;gAoXTi2I8zZ2HYt4HdluGv6e5QTH2RnNvmk2sx/EZGJygRTcLAsQhrqgHVkFH+8viwpEykgah0BG&#10;wbdJsGkvLxqsdTjTzkz7bAWXUKpRQZ/zWEuZut54TMswGmLvGKLHzDJaqSOeudwPsiyKe+nREX/o&#10;cTTPvem+9ievYPtkV7arMPbbSjs3zZ/HN/uq1PXV/LgGkc2c/8Lwi8/o0DLTIZxIJzGwfuCggkUJ&#10;gt3ylocd+HpXgWwb+Z++/QEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDuFWURggIAAJMF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAyf7vX2AAA&#10;AAUBAAAPAAAAAAAAAAAAAAAAANwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                       <v:textbox>
                         <w:txbxContent>
                           <w:p w14:paraId="40B4D99C" w14:textId="77777777" w:rsidR="00B722AA" w:rsidRDefault="00B722AA" w:rsidP="00B722AA"/>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="00140AA4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">       </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">YES                </w:t>
             </w:r>
             <w:r w:rsidRPr="00140AA4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">   NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5AAAC3F7" w14:textId="77777777" w:rsidR="00B722AA" w:rsidRDefault="00B722AA" w:rsidP="00B722AA">
+    <w:p w14:paraId="0B9ABE93" w14:textId="77777777" w:rsidR="00856ECA" w:rsidRDefault="00856ECA" w:rsidP="00B722AA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="642CBA56" w14:textId="77777777" w:rsidR="00F32880" w:rsidRDefault="00F32880" w:rsidP="00B722AA">
+    <w:p w14:paraId="35C63DAE" w14:textId="77777777" w:rsidR="0066708E" w:rsidRDefault="0066708E" w:rsidP="00B722AA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="568E3CB4" w14:textId="77777777" w:rsidR="0066708E" w:rsidRDefault="0066708E" w:rsidP="00B722AA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F599AC7" w14:textId="77777777" w:rsidR="0066708E" w:rsidRDefault="0066708E" w:rsidP="00B722AA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76D06AEC" w14:textId="77777777" w:rsidR="0066708E" w:rsidRDefault="0066708E" w:rsidP="00B722AA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="22F56CC1" w14:textId="77777777" w:rsidR="00B722AA" w:rsidRPr="00F56239" w:rsidRDefault="00B722AA" w:rsidP="00B722AA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F56239">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>VETERAN (10 points)</w:t>
       </w:r>
       <w:r w:rsidRPr="00F56239">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C59F717" w14:textId="46A3B4C3" w:rsidR="00B722AA" w:rsidRPr="00F56239" w:rsidRDefault="00B722AA" w:rsidP="00B722AA">
+    <w:p w14:paraId="3C59F717" w14:textId="619BD0A5" w:rsidR="00B722AA" w:rsidRPr="00F56239" w:rsidRDefault="00B722AA" w:rsidP="00B722AA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F56239">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t>(DD214 or DD</w:t>
       </w:r>
       <w:r w:rsidR="00E80E48" w:rsidRPr="00F56239">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t>215,</w:t>
       </w:r>
       <w:r w:rsidR="00E80E48">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Copy</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00CA7161">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00E80E48">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2, 4, or </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>Copy</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00CA7161">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
-        <w:t>6,</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00F56239">
+        <w:t xml:space="preserve"> 2, 4, or 6,</w:t>
+      </w:r>
+      <w:r w:rsidR="0066708E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
-        <w:t>or</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00F56239">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
-        <w:t xml:space="preserve"> other documentation verifying </w:t>
+        <w:t xml:space="preserve">or other documentation verifying </w:t>
       </w:r>
       <w:r w:rsidR="00CA7161">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve">military </w:t>
       </w:r>
       <w:r w:rsidRPr="00F56239">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t>service, must be submitted to receive points)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6268F210" w14:textId="4B7C7C86" w:rsidR="00B722AA" w:rsidRPr="00F56239" w:rsidRDefault="006B3A20" w:rsidP="00B722AA">
+    <w:p w14:paraId="6268F210" w14:textId="3326128B" w:rsidR="00B722AA" w:rsidRPr="00F56239" w:rsidRDefault="00434DAE" w:rsidP="00B722AA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F56239">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251696128" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7DCBC6D8" wp14:editId="304AA564">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251695104" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2571E370" wp14:editId="18EF5CA9">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>1865630</wp:posOffset>
+                  <wp:posOffset>1479550</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>29210</wp:posOffset>
+                  <wp:posOffset>5715</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="118745" cy="95250"/>
-                <wp:effectExtent l="0" t="0" r="14605" b="19050"/>
+                <wp:extent cx="133350" cy="114300"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
+                <wp:wrapNone/>
+                <wp:docPr id="19" name="Text Box 19"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="133350" cy="114300"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:schemeClr val="lt1"/>
+                        </a:solidFill>
+                        <a:ln w="6350">
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="dk1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="4BA22CD8" w14:textId="77777777" w:rsidR="00B722AA" w:rsidRDefault="00B722AA" w:rsidP="00B722AA"/>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="2571E370" id="Text Box 19" o:spid="_x0000_s1052" type="#_x0000_t202" style="position:absolute;margin-left:116.5pt;margin-top:.45pt;width:10.5pt;height:9pt;z-index:251695104;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCz5Nw0fwIAAJQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X51Xuy2oU2QtOgwo&#10;2mLt0LMiS41QWdQkJXb260fKzqOPS4ddZNL8SJGfSJ6etbVlaxWiAVfy4dGAM+UkVMY9lvzX/eWn&#10;L5zFJFwlLDhV8o2K/Gz28cNp46dqBEuwlQoMg7g4bXzJlyn5aVFEuVS1iEfglUOjhlCLhGp4LKog&#10;Goxe22I0GJwUDYTKB5AqRvx70Rn5LMfXWsl0o3VUidmSY24pnyGfCzqL2amYPgbhl0b2aYh/yKIW&#10;xuGlu1AXIgm2CuZVqNrIABF0OpJQF6C1kSrXgNUMBy+quVsKr3ItSE70O5ri/wsrr9d3/jaw1H6D&#10;Fh+QCGl8nEb8SfW0OtT0xUwZ2pHCzY421SYmyWk8Hh+jRaJpOJyMB5nWYu/sQ0zfFdSMhJIHfJVM&#10;llhfxYQXInQLobsiWFNdGmuzQp2gzm1ga4FvaFNOET2eoaxjTclPKI1XESj0zn9hhXyiIp9HQM06&#10;8lS5Z/q09kRkKW2sIox1P5Vmpsp8vJGjkFK5XZ4ZTSiNFb3Hscfvs3qPc1cHeuSbwaWdc20chI6l&#10;59RWT1tqdYdHkg7qJjG1ixYLL/noZNsoC6g22D8ButGKXl4aJPxKxHQrAs4SNgbuh3SDh7aArwS9&#10;xNkSwp+3/hMeWxytnDU4myWPv1ciKM7sD4fN/3U4mdAwZ2Vy/HmESji0LA4tblWfA7bOEDeRl1kk&#10;fLJbUQeoH3CNzOlWNAkn8e6Sp614nrqNgWtIqvk8g3B8vUhX7s5LCk00U6Pdtw8i+L7RE07INWyn&#10;WExf9HuHJU8H81UCbfIwENEdq/0D4Ojnfu3XFO2WQz2j9st09hcAAP//AwBQSwMEFAAGAAgAAAAh&#10;ADq5qXPaAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoQwooCXEqQIUL&#10;JwrivI23tkVsR7Gbhr9nOcFxNKOZN+1m8YOYaUouBgXXqwIEhT5qF4yCj/fnqwpEyhg0DjGQgm9K&#10;sOnOz1psdDyFN5p32QguCalBBTbnsZEy9ZY8plUcKbB3iJPHzHIyUk944nI/yLIo7qRHF3jB4khP&#10;lvqv3dEr2D6a2vQVTnZbaefm5fPwal6UurxYHu5BZFryXxh+8RkdOmbax2PQSQwKyvWav2QFNQi2&#10;y9sblnvOVTXIrpX/+bsfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALPk3DR/AgAAlAUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADq5qXPaAAAA&#10;BwEAAA8AAAAAAAAAAAAAAAAA2QQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="4BA22CD8" w14:textId="77777777" w:rsidR="00B722AA" w:rsidRDefault="00B722AA" w:rsidP="00B722AA"/>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidRPr="00F56239">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251696128" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7DCBC6D8" wp14:editId="759AD99B">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>1866900</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>5715</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="127000" cy="120650"/>
+                <wp:effectExtent l="0" t="0" r="25400" b="12700"/>
                 <wp:wrapNone/>
                 <wp:docPr id="18" name="Text Box 18"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="118745" cy="95250"/>
+                          <a:ext cx="127000" cy="120650"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="lt1"/>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:solidFill>
                             <a:prstClr val="black"/>
                           </a:solidFill>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="10585A65" w14:textId="77777777" w:rsidR="00B722AA" w:rsidRDefault="00B722AA" w:rsidP="00B722AA"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="7DCBC6D8" id="Text Box 18" o:spid="_x0000_s1051" type="#_x0000_t202" style="position:absolute;margin-left:146.9pt;margin-top:2.3pt;width:9.35pt;height:7.5pt;z-index:251696128;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDG43G3gAIAAJMFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtvGjEQvlfqf7B8LwsU8kAsESWiqhQl&#10;UUmVs/HaYMXrcW3DLv31HXuXV5JLql68451vXp9nZnxTl5pshfMKTE57nS4lwnAolFnl9NfT/MsV&#10;JT4wUzANRuR0Jzy9mXz+NK7sSPRhDboQjqAT40eVzek6BDvKMs/XomS+A1YYVEpwJQt4dauscKxC&#10;76XO+t3uRVaBK6wDLrzHv7eNkk6SfykFDw9SehGIzinmFtLp0rmMZzYZs9HKMbtWvE2D/UMWJVMG&#10;gx5c3bLAyMapN65KxR14kKHDocxASsVFqgGr6XVfVbNYMytSLUiOtwea/P9zy++3C/voSKi/QY0P&#10;GAmprB95/BnrqaUr4xczJahHCncH2kQdCI9GvavLwZASjqrrYX+YWM2Ottb58F1ASaKQU4ePkrhi&#10;2zsfMB5C95AYyoNWxVxpnS6xEcRMO7Jl+IQ6pAzR4gylDalyevEVQ7/xEF0f7Jea8ZdY47kHvGkT&#10;LUVqmTatIw9JCjstIkabn0ISVSQ63smRcS7MIc+EjiiJFX3EsMUfs/qIcVMHWqTIYMLBuFQGXMPS&#10;ObXFy55a2eCRpJO6oxjqZY2F57Q/3PfJEoodto+DZrK85XOFhN8xHx6Zw1HCjsH1EB7wkBrwlaCV&#10;KFmD+/Pe/4jHDkctJRWOZk797w1zghL9w2DvX/cGgzjL6TIYXvbx4k41y1ON2ZQzwNbp4SKyPIkR&#10;H/RelA7KZ9wi0xgVVcxwjJ3TsBdnoVkYuIW4mE4TCKfXsnBnFpZH15Hm2GhP9TNztm30gANyD/sh&#10;ZqNX/d5go6WB6SaAVGkYItENq+0D4OSnfm23VFwtp/eEOu7SyV8AAAD//wMAUEsDBBQABgAIAAAA&#10;IQCBC7+93AAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI8xT8MwFIR3JP6D9ZDYqNMUoiTEqQAV&#10;FiYKYn6NX22L2I5sNw3/HjPBeLrT3XfddrEjmylE452A9aoARm7w0jgl4OP9+aYGFhM6iaN3JOCb&#10;Imz7y4sOW+nP7o3mfVIsl7jYogCd0tRyHgdNFuPKT+Syd/TBYsoyKC4DnnO5HXlZFBW3aFxe0DjR&#10;k6bha3+yAnaPqlFDjUHvamnMvHweX9WLENdXy8M9sERL+gvDL35Ghz4zHfzJychGAWWzyehJwG0F&#10;LPubdXkH7JCDTQW87/j/A/0PAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMbjcbeAAgAA&#10;kwUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAIELv73c&#10;AAAACAEAAA8AAAAAAAAAAAAAAAAA2gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADj&#10;BQAAAAA=&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+              <v:shape w14:anchorId="7DCBC6D8" id="Text Box 18" o:spid="_x0000_s1053" type="#_x0000_t202" style="position:absolute;margin-left:147pt;margin-top:.45pt;width:10pt;height:9.5pt;z-index:251696128;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB4qHTbgAIAAJQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+1kfWxBnSJr0WFA&#10;0RZrh54VWWqEyqImMbGzXz9Kdh59XDrsIlPmx9cnkqdnXWPZSoVowFV8dFByppyE2rjHiv+6v/z0&#10;hbOIwtXCglMVX6vIz6YfP5y2fqLGsABbq8DIiYuT1ld8gegnRRHlQjUiHoBXjpQaQiOQruGxqINo&#10;yXtji3FZHhcthNoHkCpG+nvRK/k0+9daSbzROipktuKUG+Yz5HOezmJ6KiaPQfiFkUMa4h+yaIRx&#10;FHTr6kKgYMtgXrlqjAwQQeOBhKYArY1UuQaqZlS+qOZuIbzKtRA50W9piv/Prbxe3fnbwLD7Bh09&#10;YCKk9XES6Weqp9OhSV/KlJGeKFxvaVMdMpmMxidlSRpJqtG4PD7KtBY7Yx8iflfQsCRUPNCrZLLE&#10;6ioiBSToBpJiRbCmvjTW5kvqBHVuA1sJekOLOUWyeIayjrUVP/5MoV95SK639nMr5FMq8rkHulmX&#10;LFXumSGtHRFZwrVVCWPdT6WZqTMfb+QopFRum2dGJ5Smit5jOOB3Wb3HuK+DLHJkcLg1boyD0LP0&#10;nNr6aUOt7vFE0l7dScRu3lHhFR+fbBplDvWa+idAP1rRy0tDhF+JiLci0CxRY9B+wBs6tAV6JRgk&#10;zhYQ/rz1P+GpxUnLWUuzWfH4eymC4sz+cNT8X0eHh2mY8+Xw6GRMl7Cvme9r3LI5B2qdEW0iL7OY&#10;8Gg3og7QPNAamaWopBJOUuyK40Y8x35j0BqSajbLIBpfL/DK3XmZXCeaU6Pddw8i+KHRkSbkGjZT&#10;LCYv+r3HJksHsyWCNnkYEtE9q8MD0Ojnfh3WVNot+/eM2i3T6V8AAAD//wMAUEsDBBQABgAIAAAA&#10;IQCQcKqt2QAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI8xT8MwFIR3JP6D9SqxUacFoTjEqQAV&#10;FiYKYn6NXdtqbEe2m4Z/z+sE4+lOd9+1m9kPbNIpuxgkrJYVMB36qFwwEr4+X29rYLlgUDjEoCX8&#10;6Ayb7vqqxUbFc/jQ064YRiUhNyjBljI2nOfeao95GUcdyDvE5LGQTIarhGcq9wNfV9UD9+gCLVgc&#10;9YvV/XF38hK2z0aYvsZkt7Vybpq/D+/mTcqbxfz0CKzoufyF4YJP6NAR0z6egspskLAW9/SlSBDA&#10;yL5bXeSeckIA71r+n7/7BQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHiodNuAAgAAlAUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJBwqq3ZAAAA&#10;BwEAAA8AAAAAAAAAAAAAAAAA2gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="10585A65" w14:textId="77777777" w:rsidR="00B722AA" w:rsidRDefault="00B722AA" w:rsidP="00B722AA"/>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="00F56239">
-[...3 lines deleted...]
-          <w:noProof/>
+      <w:r w:rsidR="00B722AA" w:rsidRPr="00F56239">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
-        <mc:AlternateContent>
-[...81 lines deleted...]
-      <w:r w:rsidR="00B722AA" w:rsidRPr="00F56239">
+        <w:t>Honorably discharged veteran</w:t>
+      </w:r>
+      <w:r w:rsidR="005E06E4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
-        <w:t>Honorably discharged veteran</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="005E06E4">
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00B722AA" w:rsidRPr="00F56239">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
-        <w:t>:</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B722AA" w:rsidRPr="00F56239">
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="006B3A20">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
-        <w:t xml:space="preserve">  </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidR="00B722AA" w:rsidRPr="00F56239">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
-        <w:t xml:space="preserve">    </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B722AA" w:rsidRPr="00F56239">
+        <w:t xml:space="preserve">Yes     </w:t>
+      </w:r>
+      <w:r w:rsidR="006B3A20">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
-        <w:t xml:space="preserve">Yes     </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00B722AA" w:rsidRPr="00F56239">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
-        <w:t xml:space="preserve">  </w:t>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t>No</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F1B3F4E" w14:textId="5B75ABB9" w:rsidR="00B722AA" w:rsidRDefault="00B722AA" w:rsidP="00B722AA">
-[...9 lines deleted...]
-    <w:p w14:paraId="035877F8" w14:textId="77777777" w:rsidR="00F32880" w:rsidRPr="00F56239" w:rsidRDefault="00F32880" w:rsidP="00B722AA">
+    <w:p w14:paraId="1C25E2D1" w14:textId="77777777" w:rsidR="0066708E" w:rsidRPr="00F56239" w:rsidRDefault="0066708E" w:rsidP="00B722AA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="73FF1678" w14:textId="77777777" w:rsidR="00B722AA" w:rsidRPr="00F56239" w:rsidRDefault="00B722AA" w:rsidP="00B722AA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F56239">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>DISABLED VETERAN</w:t>
       </w:r>
       <w:r w:rsidRPr="00F56239">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve"> (15 points):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C0DEE56" w14:textId="487C3994" w:rsidR="00B722AA" w:rsidRPr="00F56239" w:rsidRDefault="00B722AA" w:rsidP="00B722AA">
+    <w:p w14:paraId="1C0DEE56" w14:textId="6CA5667B" w:rsidR="00B722AA" w:rsidRPr="00F56239" w:rsidRDefault="00B722AA" w:rsidP="00B722AA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F56239">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve">(DD214, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00CA7161">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t>Copy</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
@@ -9715,92 +10630,108 @@
         </w:rPr>
         <w:t xml:space="preserve">military </w:t>
       </w:r>
       <w:r w:rsidRPr="00F56239">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t>service, and USDVA</w:t>
       </w:r>
       <w:r w:rsidR="0077733D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve"> Summary of Benefits Letter </w:t>
       </w:r>
       <w:r w:rsidR="00CA7161">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
-        <w:t xml:space="preserve">showing a compensable service connected </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00F56239">
+        <w:t xml:space="preserve">showing a compensable </w:t>
+      </w:r>
+      <w:r w:rsidR="0066708E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
-        <w:t>disability rating decision</w:t>
+        <w:t>service-connected</w:t>
       </w:r>
       <w:r w:rsidR="00CA7161">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
-        <w:t>, usually</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F56239">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 10% or more must be submitted to receive points)</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t>disability rating decision</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA7161">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>, usually</w:t>
+      </w:r>
       <w:r w:rsidRPr="00F56239">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
-        <w:t xml:space="preserve">Percent of Disability:    </w:t>
+        <w:t xml:space="preserve"> 10% or more must be submitted to receive points)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D7D0CB7" w14:textId="7CAD67B2" w:rsidR="00B722AA" w:rsidRPr="00F56239" w:rsidRDefault="00B722AA" w:rsidP="00B722AA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F56239">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Percent of Disability: </w:t>
       </w:r>
       <w:r w:rsidRPr="00B722AA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text5"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="_______"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00B722AA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -9824,180 +10755,90 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>_______</w:t>
       </w:r>
       <w:r w:rsidRPr="00B722AA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00F56239">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t>%</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="215DC085" w14:textId="587870F0" w:rsidR="00B722AA" w:rsidRPr="00F56239" w:rsidRDefault="006B3A20" w:rsidP="00B722AA">
+    <w:p w14:paraId="215DC085" w14:textId="59DB9E66" w:rsidR="00B722AA" w:rsidRPr="00F56239" w:rsidRDefault="00434DAE" w:rsidP="00B722AA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F56239">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251697152" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="327D4705" wp14:editId="73833741">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251698176" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0B165AED" wp14:editId="7AA9E1DA">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>3474720</wp:posOffset>
+                  <wp:posOffset>2919047</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>28575</wp:posOffset>
+                  <wp:posOffset>7787</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="118745" cy="102870"/>
-[...90 lines deleted...]
-                <wp:effectExtent l="0" t="0" r="22225" b="11430"/>
+                <wp:extent cx="105508" cy="95250"/>
+                <wp:effectExtent l="0" t="0" r="27940" b="19050"/>
                 <wp:wrapNone/>
                 <wp:docPr id="21" name="Text Box 21"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="111318" cy="102870"/>
+                          <a:ext cx="105508" cy="95250"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="lt1"/>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:solidFill>
                             <a:prstClr val="black"/>
                           </a:solidFill>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
@@ -10007,106 +10848,192 @@
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="229875F0" w14:textId="77777777" w:rsidR="00B722AA" w:rsidRDefault="00B722AA" w:rsidP="00B722AA"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="0B165AED" id="Text Box 21" o:spid="_x0000_s1054" type="#_x0000_t202" style="position:absolute;margin-left:229.8pt;margin-top:2.25pt;width:8.75pt;height:8.1pt;z-index:251698176;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCClBl1ggIAAJQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xxyn6WNBnCJLkWFA&#10;0RZrh54VWUqEyqImKbGzX19Kdl5dLx12kSnz4+sTyfF1U2myEc4rMAXNe31KhOFQKrMs6K+n+Zcr&#10;SnxgpmQajCjoVnh6Pfn8aVzbkRjACnQpHEEnxo9qW9BVCHaUZZ6vRMV8D6wwqJTgKhbw6pZZ6ViN&#10;3iudDfr9i6wGV1oHXHiPf29aJZ0k/1IKHu6l9CIQXVDMLaTTpXMRz2wyZqOlY3aleJcG+4csKqYM&#10;Bt27umGBkbVTf7mqFHfgQYYehyoDKRUXqQasJu+/qeZxxaxItSA53u5p8v/PLb/bPNoHR0LzDRp8&#10;wEhIbf3I489YTyNdFb+YKUE9Urjd0yaaQHg0yvOzHN+ZoyrvD64uE63Zwdg6H74LqEgUCurwVRJZ&#10;bHPrAwZE6A4SY3nQqpwrrdMldoKYaUc2DN9Qh5QiWpygtCF1QS/OzvvJ8Ykuut7bLzTjL7HIUw94&#10;0yaGE6lnurQORCQpbLWIGG1+CklUmfh4J0fGuTD7PBM6oiRW9BHDDn/I6iPGbR1okSKDCXvjShlw&#10;LUun1JYvO2pli0eSjuqOYmgWDRZe0MHVrlEWUG6xfxy0o+Utnysk/Jb58MAczhK2DO6HcI+H1ICv&#10;BJ1EyQrcn/f+Rzy2OGopqXE2C+p/r5kTlOgfBpv/az4cxmFOl+H55QAv7lizONaYdTUDbJ0cN5Hl&#10;SYz4oHeidFA94xqZxqioYoZj7IKGnTgL7cbANcTFdJpAOL6WhVvzaHl0HWmOjfbUPDNnu0YPOCF3&#10;sJtiNnrT7y02WhqYrgNIlYYhEt2y2j0Ajn7q125Nxd1yfE+owzKdvAIAAP//AwBQSwMEFAAGAAgA&#10;AAAhABcZ4yncAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo06o0aRqn&#10;AlS4cKKgnrexa1vE68h20/D3uCe4zWpGM2+b7eR6NqoQrScB81kBTFHnpSUt4Ovz9aECFhOSxN6T&#10;EvCjImzb25sGa+kv9KHGfdIsl1CsUYBJaag5j51RDuPMD4qyd/LBYcpn0FwGvORy1/NFUay4Q0t5&#10;weCgXozqvvdnJ2D3rNe6qzCYXSWtHafD6V2/CXF/Nz1tgCU1pb8wXPEzOrSZ6ejPJCPrBSwf16sc&#10;vQpg2V+W5RzYUcCiKIG3Df//QPsLAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAgpQZdYIC&#10;AACUBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAFxnj&#10;KdwAAAAIAQAADwAAAAAAAAAAAAAAAADcBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AOUFAAAAAA==&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+              <v:shape w14:anchorId="0B165AED" id="Text Box 21" o:spid="_x0000_s1054" type="#_x0000_t202" style="position:absolute;margin-left:229.85pt;margin-top:.6pt;width:8.3pt;height:7.5pt;z-index:251698176;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA5w2LOgAIAAJMFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtPGzEQvlfqf7B8L5ukhELEBqUgqkoI&#10;UKHi7HhtYuH1uPYku+mvZ+zdPHhcqHrxjne+eX2emdOztrZspUI04Eo+PBhwppyEyrjHkv++v/xy&#10;zFlE4SphwamSr1XkZ9PPn04bP1EjWICtVGDkxMVJ40u+QPSToohyoWoRD8ArR0oNoRZI1/BYVEE0&#10;5L22xWgwOCoaCJUPIFWM9PeiU/Jp9q+1knijdVTIbMkpN8xnyOc8ncX0VEweg/ALI/s0xD9kUQvj&#10;KOjW1YVAwZbBvHFVGxkggsYDCXUBWhupcg1UzXDwqpq7hfAq10LkRL+lKf4/t/J6dedvA8P2O7T0&#10;gImQxsdJpJ+pnlaHOn0pU0Z6onC9pU21yGQyGozHA3pnSaqT8WicWS12tj5E/KGgZkkoeaBHyVyJ&#10;1VVEikfQDSSFimBNdWmszZfUCOrcBrYS9IQWc4Zk8QJlHWtKfvSVQr/xkFxv7edWyKdU40sPdLMu&#10;WarcMn1aOx6yhGurEsa6X0ozU2U63slRSKncNs+MTihNFX3EsMfvsvqIcVcHWeTI4HBrXBsHoWPp&#10;JbXV04Za3eGJpL26k4jtvKXCSz463vTJHKo1tU+AbrKil5eGCL8SEW9FoFGijqH1gDd0aAv0StBL&#10;nC0g/H3vf8JTh5OWs4ZGs+Txz1IExZn96aj3T4aHh2mW8+Vw/G1El7Cvme9r3LI+B2qdIS0iL7OY&#10;8Gg3og5QP9AWmaWopBJOUuyS40Y8x25h0BaSajbLIJpeL/DK3XmZXCeaU6Pdtw8i+L7RkQbkGjZD&#10;LCav+r3DJksHsyWCNnkYEtEdq/0D0OTnfu23VFot+/eM2u3S6TMAAAD//wMAUEsDBBQABgAIAAAA&#10;IQA21PnB2wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqEMoaRriVIAK&#10;l54oiLMbb22L2I5sNw1/z3KC4+iNZt+2m9kNbMKYbPACbhcFMPR9UNZrAR/vLzc1sJSlV3IIHgV8&#10;Y4JNd3nRykaFs3/DaZ81oxGfGinA5Dw2nKfeoJNpEUb0xI4hOpkpRs1VlGcadwMvi6LiTlpPF4wc&#10;8dlg/7U/OQHbJ73WfS2j2dbK2mn+PO70qxDXV/PjA7CMc/4rw68+qUNHTodw8iqxQcDyfr2iKoES&#10;GPHlqroDdqBclcC7lv9/oPsBAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAOcNizoACAACT&#10;BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEANtT5wdsA&#10;AAAIAQAADwAAAAAAAAAAAAAAAADaBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAOIF&#10;AAAAAA==&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="229875F0" w14:textId="77777777" w:rsidR="00B722AA" w:rsidRDefault="00B722AA" w:rsidP="00B722AA"/>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00B722AA" w:rsidRPr="00F56239">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00BC4F9D" w:rsidRPr="00F56239">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:noProof/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
-        <w:t xml:space="preserve">Have you ever </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0077733D">
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251697152" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="327D4705" wp14:editId="11FE93D5">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>3516923</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>7787</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="103393" cy="95460"/>
+                <wp:effectExtent l="0" t="0" r="11430" b="19050"/>
+                <wp:wrapNone/>
+                <wp:docPr id="20" name="Text Box 20"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="103393" cy="95460"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:schemeClr val="lt1"/>
+                        </a:solidFill>
+                        <a:ln w="6350">
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="dk1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="233EBA02" w14:textId="77777777" w:rsidR="00B722AA" w:rsidRDefault="00B722AA" w:rsidP="00B722AA"/>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="327D4705" id="Text Box 20" o:spid="_x0000_s1055" type="#_x0000_t202" style="position:absolute;margin-left:276.9pt;margin-top:.6pt;width:8.15pt;height:7.5pt;z-index:251697152;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAX6a4OgQIAAJMFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X5z3lqBOkaXIMKBo&#10;i7VDz4osJUJlUZOU2NmvHyU7r66XDrvIlPnx9Ynk1XVdarITziswOe11upQIw6FQZp3Tn0/LT18o&#10;8YGZgmkwIqd74en17OOHq8pORR82oAvhCDoxflrZnG5CsNMs83wjSuY7YIVBpQRXsoBXt84Kxyr0&#10;Xuqs3+2OswpcYR1w4T3+vWmUdJb8Syl4uJfSi0B0TjG3kE6XzlU8s9kVm64dsxvF2zTYP2RRMmUw&#10;6NHVDQuMbJ36y1WpuAMPMnQ4lBlIqbhINWA1ve6rah43zIpUC5Lj7ZEm///c8rvdo31wJNRfocYH&#10;jIRU1k89/oz11NKV8YuZEtQjhfsjbaIOhEej7mAwGVDCUTUZDceJ1exka50P3wSUJAo5dfgoiSu2&#10;u/UB4yH0AImhPGhVLJXW6RIbQSy0IzuGT6hDyhAtLlDakCqn48Gomxxf6KLro/1KM/4Sa7z0gDdt&#10;YjiRWqZN68RDksJei4jR5oeQRBWJjjdyZJwLc8wzoSNKYkXvMWzxp6zeY9zUgRYpMphwNC6VAdew&#10;dElt8XKgVjZ4JOms7iiGelVj4TntTw59soJij+3joJksb/lSIeG3zIcH5nCUsGNwPYR7PKQGfCVo&#10;JUo24H6/9T/iscNRS0mFo5lT/2vLnKBEfzfY+5PecBhnOV2Go899vLhzzepcY7blArB1eriILE9i&#10;xAd9EKWD8hm3yDxGRRUzHGPnNBzERWgWBm4hLubzBMLptSzcmkfLo+tIc2y0p/qZOds2esABuYPD&#10;ELPpq35vsNHSwHwbQKo0DJHohtX2AXDyU7+2WyqulvN7Qp126ewPAAAA//8DAFBLAwQUAAYACAAA&#10;ACEAT1qS39sAAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjToJQ0jVMB&#10;Klw4tSDObuzaFvE6st00/D3LCY6jt5p5225nP7BJx+QCClguCmAa+6AcGgEf7y93NbCUJSo5BNQC&#10;vnWCbXd91cpGhQvu9XTIhlEJpkYKsDmPDeept9rLtAijRmKnEL3MFKPhKsoLlfuBl0Wx4l46pAUr&#10;R/1sdf91OHsBuyezNn0to93Vyrlp/jy9mVchbm/mxw2wrOf8dwy/+qQOHTkdwxlVYoOAqron9Uyg&#10;BEa8eiiWwI6UVyXwruX/H+h+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABfprg6BAgAA&#10;kwUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAE9akt/b&#10;AAAACAEAAA8AAAAAAAAAAAAAAAAA2wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADj&#10;BQAAAAA=&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="233EBA02" w14:textId="77777777" w:rsidR="00B722AA" w:rsidRDefault="00B722AA" w:rsidP="00B722AA"/>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00B722AA" w:rsidRPr="00F56239">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
-        <w:t xml:space="preserve">applied for promotion in public employment? </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B722AA" w:rsidRPr="00F56239">
+        <w:t xml:space="preserve">Have you ever </w:t>
+      </w:r>
+      <w:r w:rsidR="0077733D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Yes </w:t>
+        <w:t xml:space="preserve">applied for promotion in public employment? </w:t>
       </w:r>
       <w:r w:rsidR="00B722AA" w:rsidRPr="00F56239">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
+        <w:t xml:space="preserve">      Yes </w:t>
+      </w:r>
+      <w:r w:rsidR="00B722AA" w:rsidRPr="00F56239">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
         <w:tab/>
         <w:t>No</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24AF6158" w14:textId="77777777" w:rsidR="00B722AA" w:rsidRDefault="00B722AA" w:rsidP="00B722AA">
-      <w:pPr>
-[...8 lines deleted...]
-    <w:p w14:paraId="77363B31" w14:textId="77777777" w:rsidR="00F32880" w:rsidRPr="00F56239" w:rsidRDefault="00F32880" w:rsidP="00B722AA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7689B8EA" w14:textId="77777777" w:rsidR="00B722AA" w:rsidRPr="00F56239" w:rsidRDefault="00B722AA" w:rsidP="00B722AA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F56239">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:u w:val="single"/>
@@ -10115,51 +11042,50 @@
       </w:r>
       <w:r w:rsidRPr="00F56239">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve"> (10 points or 15 if the veteran was disabled at time of death):</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C87DB6D" w14:textId="60B9BD0D" w:rsidR="00B722AA" w:rsidRPr="00F56239" w:rsidRDefault="00E80E48" w:rsidP="00B722AA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00CA7161">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve">Veteran’s </w:t>
       </w:r>
       <w:r w:rsidR="00B722AA" w:rsidRPr="00F56239">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve">DD214 or DD215, or other documentation verifying </w:t>
       </w:r>
       <w:r w:rsidR="00CA7161">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve">military </w:t>
@@ -10183,226 +11109,238 @@
       <w:r w:rsidR="00B722AA" w:rsidRPr="00F56239">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t>must be sub</w:t>
       </w:r>
       <w:r w:rsidR="00B722AA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve">mitted to receive points. </w:t>
       </w:r>
       <w:r w:rsidR="00B722AA" w:rsidRPr="00F56239">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t>You are ineligible to receive points if you have remarried or were divorced from the veteran).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22F9A629" w14:textId="42373722" w:rsidR="00B722AA" w:rsidRPr="00F56239" w:rsidRDefault="006B3A20" w:rsidP="00B722AA">
+    <w:p w14:paraId="22F9A629" w14:textId="5DABBABB" w:rsidR="00B722AA" w:rsidRPr="00F56239" w:rsidRDefault="00434DAE" w:rsidP="00B722AA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F56239">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251700224" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="24AE1C82" wp14:editId="5EA7B11E">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251700224" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="24AE1C82" wp14:editId="33980A49">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>3665220</wp:posOffset>
+                  <wp:posOffset>3697026</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>12065</wp:posOffset>
+                  <wp:posOffset>13970</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="127221" cy="118745"/>
-                <wp:effectExtent l="0" t="0" r="25400" b="14605"/>
+                <wp:extent cx="106680" cy="105410"/>
+                <wp:effectExtent l="0" t="0" r="26670" b="27940"/>
                 <wp:wrapNone/>
                 <wp:docPr id="23" name="Text Box 23"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="127221" cy="118745"/>
+                          <a:ext cx="106680" cy="105410"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="lt1"/>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:solidFill>
                             <a:prstClr val="black"/>
                           </a:solidFill>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="2C55C3F8" w14:textId="77777777" w:rsidR="00B722AA" w:rsidRDefault="00B722AA" w:rsidP="00B722AA"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="24AE1C82" id="Text Box 23" o:spid="_x0000_s1055" type="#_x0000_t202" style="position:absolute;margin-left:288.6pt;margin-top:.95pt;width:10pt;height:9.35pt;z-index:251700224;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB3RV9cggIAAJQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X5x4SR9BnCJLkWFA&#10;0RZrh54VWUqEyqImKbGzX19Kdh7teumwi0yZH1+fSE6umkqTrXBegSnooNenRBgOpTKrgv56XHy5&#10;oMQHZkqmwYiC7oSnV9PPnya1HYsc1qBL4Qg6MX5c24KuQ7DjLPN8LSrme2CFQaUEV7GAV7fKSsdq&#10;9F7pLO/3z7IaXGkdcOE9/r1ulXSa/EspeLiT0otAdEExt5BOl85lPLPphI1Xjtm14l0a7B+yqJgy&#10;GPTg6poFRjZO/eWqUtyBBxl6HKoMpFRcpBqwmkH/TTUPa2ZFqgXJ8fZAk/9/bvnt9sHeOxKab9Dg&#10;A0ZCauvHHn/GehrpqvjFTAnqkcLdgTbRBMKjUX6e5wNKOKoGg4vz4Sh6yY7G1vnwXUBFolBQh6+S&#10;yGLbGx9a6B4SY3nQqlwordMldoKYa0e2DN9Qh5QiOn+F0obUBT37Ouonx6900fXBfqkZf+7SO0Gh&#10;P21iOJF6pkvrSESSwk6LiNHmp5BElYmPd3JknAtzyDOhI0piRR8x7PDHrD5i3NaBFikymHAwrpQB&#10;17L0mtryeU+tbPH4hid1RzE0ywYLL2h+uW+UJZQ77B8H7Wh5yxcKCb9hPtwzh7OELYP7IdzhITXg&#10;K0EnUbIG9+e9/xGPLY5aSmqczYL63xvmBCX6h8HmvxwMh3GY02U4Os/x4k41y1ON2VRzwNbBDsXs&#10;khjxQe9F6aB6wjUyi1FRxQzH2AUNe3Ee2o2Ba4iL2SyBcHwtCzfmwfLoOtIcG+2xeWLOdo0ecEJu&#10;YT/FbPym31tstDQw2wSQKg1DJLpltXsAHP00Tt2airvl9J5Qx2U6fQEAAP//AwBQSwMEFAAGAAgA&#10;AAAhAFyucbrbAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo00htkxCn&#10;AlS4cKIgztvYta3G68h20/D3uCc4jt5o9m27nd3AJhWi9SRguSiAKeq9tKQFfH2+PlTAYkKSOHhS&#10;An5UhG13e9NiI/2FPtS0T5rlEYoNCjApjQ3nsTfKYVz4UVFmRx8cphyD5jLgJY+7gZdFseYOLeUL&#10;Bkf1YlR/2p+dgN2zrnVfYTC7Slo7zd/Hd/0mxP3d/PQILKk5/ZXhqp/VoctOB38mGdkgYLXZlLma&#10;QQ0s81V9zQcBZbEG3rX8/wPdLwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB3RV9cggIA&#10;AJQFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBcrnG6&#10;2wAAAAgBAAAPAAAAAAAAAAAAAAAAANwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+              <v:shape w14:anchorId="24AE1C82" id="Text Box 23" o:spid="_x0000_s1056" type="#_x0000_t202" style="position:absolute;margin-left:291.1pt;margin-top:1.1pt;width:8.4pt;height:8.3pt;z-index:251700224;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCkl1DbgQIAAJQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+ykSdYFdYosRYYB&#10;RVusHXpWZCkRKouapMTOfv0o2Xl1vXTYxabEj69PJK+um0qTrXBegSlov5dTIgyHUplVQX8+LT5d&#10;UuIDMyXTYERBd8LT6+nHD1e1nYgBrEGXwhF0YvyktgVdh2AnWeb5WlTM98AKg0oJrmIBj26VlY7V&#10;6L3S2SDPx1kNrrQOuPAeb29aJZ0m/1IKHu6l9CIQXVDMLaSvS99l/GbTKzZZOWbXindpsH/IomLK&#10;YNCDqxsWGNk49ZerSnEHHmTocagykFJxkWrAavr5q2oe18yKVAuS4+2BJv//3PK77aN9cCQ0X6HB&#10;B4yE1NZPPF7GehrpqvjHTAnqkcLdgTbRBMKjUT4eX6KGo6qfj4b9RGt2NLbOh28CKhKFgjp8lUQW&#10;2976gAERuofEWB60KhdK63SInSDm2pEtwzfUIaWIFmcobUhd0PHFKE+Oz3TR9cF+qRl/iUWee8CT&#10;NjGcSD3TpXUkIklhp0XEaPNDSKLKxMcbOTLOhTnkmdARJbGi9xh2+GNW7zFu60CLFBlMOBhXyoBr&#10;WTqntnzZUytbPJJ0UncUQ7NssPCCXqQnjldLKHfYPw7a0fKWLxQSfst8eGAOZwkbA/dDuMeP1ICv&#10;BJ1EyRrc77fuIx5bHLWU1DibBfW/NswJSvR3g83/pT8cxmFOh+Ho8wAP7lSzPNWYTTUHbJ0+biLL&#10;kxjxQe9F6aB6xjUyi1FRxQzH2AUNe3Ee2o2Ba4iL2SyBcHwtC7fm0fLoOtIcG+2peWbOdo0ecELu&#10;YD/FbPKq31tstDQw2wSQKg3DkdXuAXD0U792ayrultNzQh2X6fQPAAAA//8DAFBLAwQUAAYACAAA&#10;ACEAJJSNEdoAAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhDpCInxKkA&#10;FS6caBFnN97aFrEd2W4a/p7tCU6r0TzNznSbxY9sxpRdDBLuVxUwDEPULhgJn/vXOwEsFxW0GmNA&#10;CT+YYdNfX3Wq1fEcPnDeFcMoJORWSbClTC3nebDoVV7FCQN5x5i8KiST4TqpM4X7kddV9cC9coE+&#10;WDXhi8Xhe3fyErbPpjGDUMluhXZuXr6O7+ZNytub5ekRWMGl/MFwqU/VoadOh3gKOrNRwlrUNaES&#10;Lof8ddPQtgOBQgDvO/5/QP8LAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEApJdQ24ECAACU&#10;BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAJJSNEdoA&#10;AAAIAQAADwAAAAAAAAAAAAAAAADbBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAOIF&#10;AAAAAA==&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="2C55C3F8" w14:textId="77777777" w:rsidR="00B722AA" w:rsidRDefault="00B722AA" w:rsidP="00B722AA"/>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00B722AA" w:rsidRPr="00F56239">
+      <w:r w:rsidRPr="00F56239">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251699200" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="011703D3" wp14:editId="506B2AD0">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251699200" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="011703D3" wp14:editId="20278EC6">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>3049905</wp:posOffset>
+                  <wp:posOffset>3080964</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>12065</wp:posOffset>
+                  <wp:posOffset>13970</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="111319" cy="119270"/>
-                <wp:effectExtent l="0" t="0" r="22225" b="14605"/>
+                <wp:extent cx="114935" cy="105410"/>
+                <wp:effectExtent l="0" t="0" r="18415" b="27940"/>
                 <wp:wrapNone/>
                 <wp:docPr id="22" name="Text Box 22"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="111319" cy="119270"/>
+                          <a:ext cx="114935" cy="105410"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="lt1"/>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:solidFill>
                             <a:prstClr val="black"/>
                           </a:solidFill>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="3B9482DB" w14:textId="77777777" w:rsidR="00B722AA" w:rsidRDefault="00B722AA" w:rsidP="00B722AA"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="011703D3" id="Text Box 22" o:spid="_x0000_s1056" type="#_x0000_t202" style="position:absolute;margin-left:240.15pt;margin-top:.95pt;width:8.75pt;height:9.4pt;z-index:251699200;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAt84SWgQIAAJQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxwnabsGcYqsRYcB&#10;QVusHXpWZCkRKouapMTOfn0p2Xl1vXTYxabEj69PJCdXTaXJRjivwBQ07/UpEYZDqcyyoL+ebr98&#10;pcQHZkqmwYiCboWnV9PPnya1HYsBrECXwhF0Yvy4tgVdhWDHWeb5SlTM98AKg0oJrmIBj26ZlY7V&#10;6L3S2aDfP89qcKV1wIX3eHvTKuk0+ZdS8HAvpReB6IJibiF9Xfou4jebTth46ZhdKd6lwf4hi4op&#10;g0H3rm5YYGTt1F+uKsUdeJChx6HKQErFRaoBq8n7b6p5XDErUi1Ijrd7mvz/c8vvNo/2wZHQfIMG&#10;HzASUls/9ngZ62mkq+IfMyWoRwq3e9pEEwiPRnk+zC8p4ajK88vBRaI1Oxhb58N3ARWJQkEdvkoi&#10;i23mPmBAhO4gMZYHrcpbpXU6xE4Q19qRDcM31CGliBYnKG1IXdDz4Vk/OT7RRdd7+4Vm/CUWeeoB&#10;T9rEcCL1TJfWgYgkha0WEaPNTyGJKhMf7+TIOBdmn2dCR5TEij5i2OEPWX3EuK0DLVJkMGFvXCkD&#10;rmXplNryZUetbPFI0lHdUQzNosHCCzpMTxyvFlBusX8ctKPlLb9VSPic+fDAHM4Stgzuh3CPH6kB&#10;Xwk6iZIVuD/v3Uc8tjhqKalxNgvqf6+ZE5ToHwab/zIfjeIwp8Po7GKAB3esWRxrzLq6BmydHDeR&#10;5UmM+KB3onRQPeMamcWoqGKGY+yChp14HdqNgWuIi9ksgXB8LQtz82h5dB1pjo321DwzZ7tGDzgh&#10;d7CbYjZ+0+8tNloamK0DSJWG4cBq9wA4+qlfuzUVd8vxOaEOy3T6CgAA//8DAFBLAwQUAAYACAAA&#10;ACEAg22NYNsAAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhNqWgS4lSA&#10;ChdOFMTZjbe2RWxHtpuGv2c50ePqjWbftJvZD2zClF0MEm4XAhiGPmoXjITPj5ebClguKmg1xIAS&#10;fjDDpru8aFWj4ym847QrhlFJyI2SYEsZG85zb9GrvIgjBmKHmLwqdCbDdVInKvcDXwpxz71ygT5Y&#10;NeKzxf57d/QStk+mNn2lkt1W2rlp/jq8mVcpr6/mxwdgBefyH4Y/fVKHjpz28Rh0ZoOEVSXuKEqg&#10;BkZ8Va9pyl7CUqyBdy0/H9D9AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAC3zhJaBAgAA&#10;lAUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAINtjWDb&#10;AAAACAEAAA8AAAAAAAAAAAAAAAAA2wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADj&#10;BQAAAAA=&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+              <v:shape w14:anchorId="011703D3" id="Text Box 22" o:spid="_x0000_s1057" type="#_x0000_t202" style="position:absolute;margin-left:242.6pt;margin-top:1.1pt;width:9.05pt;height:8.3pt;z-index:251699200;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB/0d9CggIAAJQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2jAQfp+0/8Hy+whpoVsRoWKtmCZV&#10;bTU69dk4drHq+DzbkLC/fmcnBOj60mkvzjn33a/Pdze9aipNtsJ5Baag+WBIiTAcSmWeC/rzcfHp&#10;CyU+MFMyDUYUdCc8vZp9/DCt7UScwRp0KRxBJ8ZPalvQdQh2kmWer0XF/ACsMKiU4CoW8Oqes9Kx&#10;Gr1XOjsbDi+yGlxpHXDhPf69aZV0lvxLKXi4l9KLQHRBMbeQTpfOVTyz2ZRNnh2za8W7NNg/ZFEx&#10;ZTBo7+qGBUY2Tv3lqlLcgQcZBhyqDKRUXKQasJp8+Kqa5ZpZkWpBcrztafL/zy2/2y7tgyOh+QoN&#10;PmAkpLZ+4vFnrKeRropfzJSgHinc9bSJJhAejfLR5fmYEo6qfDge5YnW7GBsnQ/fBFQkCgV1+CqJ&#10;LLa99QEDInQPibE8aFUulNbpEjtBXGtHtgzfUIeUIlqcoLQhdUEvzsfD5PhEF1339ivN+Ess8tQD&#10;3rSJ4UTqmS6tAxFJCjstIkabH0ISVSY+3siRcS5Mn2dCR5TEit5j2OEPWb3HuK0DLVJkMKE3rpQB&#10;17J0Sm35sqdWtngk6ajuKIZm1WDhBT3vG2UF5Q77x0E7Wt7yhULCb5kPD8zhLGHL4H4I93hIDfhK&#10;0EmUrMH9fut/xGOLo5aSGmezoP7XhjlBif5usPkv89EoDnO6jMafz/DijjWrY43ZVNeArZPjJrI8&#10;iREf9F6UDqonXCPzGBVVzHCMXdCwF69DuzFwDXExnycQjq9l4dYsLY+uI82x0R6bJ+Zs1+gBJ+QO&#10;9lPMJq/6vcVGSwPzTQCp0jBEoltWuwfA0U/92q2puFuO7wl1WKazPwAAAP//AwBQSwMEFAAGAAgA&#10;AAAhAA6FF8jbAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENkJG4spWMoK00n&#10;QIMLJwbaOWuyJKJxqiTryttjTnCyrP/T78/tZg4Dm0zKPqKE20UFzGAftUcr4fPj5UYAy0WhVkNE&#10;I+HbZNh0lxetanQ847uZdsUyKsHcKAmulLHhPPfOBJUXcTRI2TGmoAqtyXKd1JnKw8DrqrrnQXmk&#10;C06N5tmZ/mt3ChK2T3Zte6GS2wrt/TTvj2/2Vcrrq/nxAVgxc/mD4Vef1KEjp0M8oc5skHAnVjWh&#10;EmoalK+q5RLYgUAhgHct//9A9wMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB/0d9CggIA&#10;AJQFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAOhRfI&#10;2wAAAAgBAAAPAAAAAAAAAAAAAAAAANwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="3B9482DB" w14:textId="77777777" w:rsidR="00B722AA" w:rsidRDefault="00B722AA" w:rsidP="00B722AA"/>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00B722AA" w:rsidRPr="00F56239">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of Death: </w:t>
       </w:r>
       <w:r w:rsidR="00B722AA" w:rsidRPr="00B722AA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
@@ -10500,51 +11438,51 @@
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk134538594"/>
       <w:r w:rsidRPr="00F56239">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>SPOUSE OF DISABLED VETERAN</w:t>
       </w:r>
       <w:r w:rsidRPr="00F56239">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve"> (15 points):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B8FF218" w14:textId="637EB274" w:rsidR="00B722AA" w:rsidRPr="00F56239" w:rsidRDefault="00E80E48" w:rsidP="00B722AA">
+    <w:p w14:paraId="2B8FF218" w14:textId="24BCBAC4" w:rsidR="00B722AA" w:rsidRPr="00F56239" w:rsidRDefault="00E80E48" w:rsidP="00B722AA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00CA7161">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve">Veteran’s </w:t>
       </w:r>
       <w:r w:rsidR="00B722AA" w:rsidRPr="00F56239">
         <w:rPr>
@@ -10634,51 +11572,67 @@
         </w:rPr>
         <w:t>US</w:t>
       </w:r>
       <w:r w:rsidR="00E13198">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidR="0077733D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve"> VA </w:t>
       </w:r>
       <w:r w:rsidR="00E13198">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rating Decision showing a compensable service connected </w:t>
+        <w:t xml:space="preserve">Rating Decision showing a compensable </w:t>
+      </w:r>
+      <w:r w:rsidR="0066708E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t>service-connected</w:t>
+      </w:r>
+      <w:r w:rsidR="00E13198">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B722AA" w:rsidRPr="00F56239">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t>disability rating decision</w:t>
       </w:r>
       <w:r w:rsidR="00E13198">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t>, usually</w:t>
       </w:r>
       <w:r w:rsidR="00B722AA" w:rsidRPr="00F56239">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve"> of 10% or more</w:t>
       </w:r>
@@ -10713,164 +11667,172 @@
       <w:r w:rsidRPr="00F56239">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve">How does </w:t>
       </w:r>
       <w:r w:rsidR="00E13198">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
       <w:r w:rsidRPr="00F56239">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t>eteran’s disability prevent performance of a stated job “requirement?” Due to the veteran’s service-connected disability the veteran is unable to qualify for this position because (be specific):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="651ED501" w14:textId="77777777" w:rsidR="00F32880" w:rsidRDefault="00F32880" w:rsidP="00B722AA">
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="6ADE6F23" w14:textId="77777777" w:rsidR="00F32880" w:rsidRDefault="00F32880" w:rsidP="00B722AA">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="6ADE6F23" w14:textId="77777777" w:rsidR="00F32880" w:rsidRDefault="00F32880" w:rsidP="00B722AA">
+    <w:p w14:paraId="725A8181" w14:textId="77777777" w:rsidR="00F32880" w:rsidRPr="00F56239" w:rsidRDefault="00F32880" w:rsidP="00B722AA">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="725A8181" w14:textId="77777777" w:rsidR="00F32880" w:rsidRPr="00F56239" w:rsidRDefault="00F32880" w:rsidP="00B722AA">
+    <w:p w14:paraId="1527325E" w14:textId="77777777" w:rsidR="00B722AA" w:rsidRPr="00F56239" w:rsidRDefault="00B722AA" w:rsidP="00B722AA">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1527325E" w14:textId="77777777" w:rsidR="00B722AA" w:rsidRPr="00F56239" w:rsidRDefault="00B722AA" w:rsidP="00B722AA">
-[...3 lines deleted...]
-        </w:pBdr>
+    <w:p w14:paraId="1BC40768" w14:textId="77777777" w:rsidR="00B722AA" w:rsidRPr="00F56239" w:rsidRDefault="00B722AA" w:rsidP="00B722AA">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1BC40768" w14:textId="77777777" w:rsidR="00B722AA" w:rsidRPr="00F56239" w:rsidRDefault="00B722AA" w:rsidP="00B722AA">
-[...8 lines deleted...]
-    <w:p w14:paraId="4A5CF0A8" w14:textId="19DB3F4A" w:rsidR="00B722AA" w:rsidRPr="00382FE2" w:rsidRDefault="00B722AA" w:rsidP="00B722AA">
+    <w:p w14:paraId="4A5CF0A8" w14:textId="3094DF98" w:rsidR="00B722AA" w:rsidRPr="00382FE2" w:rsidRDefault="00B722AA" w:rsidP="00B722AA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00382FE2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>AFFIDAVIT</w:t>
       </w:r>
-      <w:r w:rsidRPr="00382FE2">
+      <w:r w:rsidR="0066708E" w:rsidRPr="00382FE2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">:  </w:t>
+        <w:t>: I</w:t>
       </w:r>
       <w:r w:rsidRPr="00382FE2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">I hereby claim Veterans’ Preference points for this examination and swear/affirm that the information given is true, </w:t>
+        <w:t xml:space="preserve"> hereby claim Veterans’ Preference points for this examination and swear/affirm that the information given is true, complete and correct to the best of my knowledge. I hereby acknowledge that I am responsible </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00382FE2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>complete</w:t>
+        <w:t>to obtain</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00382FE2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and correct to the best of my knowledge. I hereby acknowledge that I am responsible to obtain the required Veterans’ Preference verification documents and submit them to the </w:t>
+        <w:t xml:space="preserve"> the required Veterans’ Preference verification documents and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00382FE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>submit</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00382FE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> them to the </w:t>
       </w:r>
       <w:r w:rsidR="00E13198">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="00382FE2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">ity of </w:t>
       </w:r>
       <w:r w:rsidR="00382FE2" w:rsidRPr="00382FE2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
@@ -10938,58 +11900,68 @@
     <w:p w14:paraId="6A8928A2" w14:textId="77777777" w:rsidR="00B722AA" w:rsidRPr="00F56239" w:rsidRDefault="00B722AA" w:rsidP="00B722AA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2AE8B342" w14:textId="77777777" w:rsidR="00B722AA" w:rsidRPr="00F56239" w:rsidRDefault="00B722AA" w:rsidP="00B722AA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F56239">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>_____________________________________________</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00F56239">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">              ___________________________</w:t>
+        <w:t xml:space="preserve">              </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F56239">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>___________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C31ADBD" w14:textId="77777777" w:rsidR="00B722AA" w:rsidRPr="00F56239" w:rsidRDefault="00B722AA" w:rsidP="00B722AA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F56239">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t>Signature</w:t>
       </w:r>
       <w:r w:rsidRPr="00F56239">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:tab/>
@@ -11138,235 +12110,227 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="26AF0EFF" w14:textId="77777777" w:rsidR="00382FE2" w:rsidRPr="00382FE2" w:rsidRDefault="00382FE2" w:rsidP="00382FE2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00382FE2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The veteran must:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24DF243B" w14:textId="77777777" w:rsidR="00382FE2" w:rsidRPr="00382FE2" w:rsidRDefault="00382FE2" w:rsidP="00382FE2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00382FE2">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">be a U.S. citizen or resident </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00382FE2">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>alien;</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="1F7DABE0" w14:textId="77777777" w:rsidR="00382FE2" w:rsidRPr="00382FE2" w:rsidRDefault="00382FE2" w:rsidP="00382FE2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00382FE2">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>have received a discharge under honorable conditions from any branch of the U.S. Armed Forces; AND have either:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33376BF2" w14:textId="77777777" w:rsidR="00382FE2" w:rsidRPr="00382FE2" w:rsidRDefault="00382FE2" w:rsidP="00382FE2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00382FE2">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>served on active duty for at least 181 consecutive days, or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7034E5E6" w14:textId="0B17BD52" w:rsidR="00382FE2" w:rsidRPr="00382FE2" w:rsidRDefault="00382FE2" w:rsidP="00382FE2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00382FE2">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-        <w:t>have been discharged by reason of disability</w:t>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">have been discharged </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00382FE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>by reason</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00382FE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of disability</w:t>
       </w:r>
       <w:r w:rsidR="00E13198">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> incurred while serving on active duty</w:t>
       </w:r>
       <w:r w:rsidRPr="00382FE2">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>, or</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3864913B" w14:textId="6AA2B0D1" w:rsidR="00382FE2" w:rsidRPr="00382FE2" w:rsidRDefault="00382FE2" w:rsidP="00382FE2">
+    <w:p w14:paraId="3864913B" w14:textId="339A8A44" w:rsidR="00382FE2" w:rsidRPr="00382FE2" w:rsidRDefault="00382FE2" w:rsidP="00382FE2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00382FE2">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">have completed the minimum </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0066708E" w:rsidRPr="00382FE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>active-duty</w:t>
+      </w:r>
       <w:r w:rsidRPr="00382FE2">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> requirement of federal law, as defined by C</w:t>
+      </w:r>
+      <w:r w:rsidR="00E13198">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ode of Federal Regulations</w:t>
+      </w:r>
       <w:r w:rsidRPr="00382FE2">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> requirement of federal law, as defined by C</w:t>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> title 38, section 3.12a, i.e., having fulfilled the full period for which a person was called or ordered to active duty </w:t>
       </w:r>
       <w:r w:rsidR="00E13198">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-        <w:t>ode of Federal Regulations</w:t>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>under Title 10 of the United States Code</w:t>
       </w:r>
       <w:r w:rsidRPr="00382FE2">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...25 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>, or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="052454D6" w14:textId="77777777" w:rsidR="00382FE2" w:rsidRPr="00382FE2" w:rsidRDefault="00382FE2" w:rsidP="00382FE2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00382FE2">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>certified service and verification of “veteran status” granted under U.S. PL 95-202.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DD74565" w14:textId="77777777" w:rsidR="00382FE2" w:rsidRPr="00382FE2" w:rsidRDefault="00382FE2" w:rsidP="00382FE2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="268E219D" w14:textId="248D7412" w:rsidR="00382FE2" w:rsidRPr="00382FE2" w:rsidRDefault="00382FE2" w:rsidP="00382FE2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00382FE2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
@@ -11473,51 +12437,51 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>discharge;</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00382FE2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> i.e., honorable, general, medical, under honorable conditions. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C81B59A" w14:textId="77777777" w:rsidR="00382FE2" w:rsidRPr="00382FE2" w:rsidRDefault="00382FE2" w:rsidP="00382FE2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6720899E" w14:textId="7334AE3F" w:rsidR="00382FE2" w:rsidRPr="00382FE2" w:rsidRDefault="00382FE2" w:rsidP="00382FE2">
+    <w:p w14:paraId="6720899E" w14:textId="3D74840F" w:rsidR="00382FE2" w:rsidRPr="00382FE2" w:rsidRDefault="00382FE2" w:rsidP="00382FE2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00382FE2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2)</w:t>
       </w:r>
       <w:r w:rsidRPr="00382FE2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Disabled veterans must also supply a Military/United States Department of Veterans’ Affairs Rating Decision </w:t>
       </w:r>
       <w:r w:rsidR="00E13198">
@@ -11530,60 +12494,58 @@
       </w:r>
       <w:r w:rsidRPr="00382FE2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">that supports/verifies the fact that the </w:t>
       </w:r>
       <w:r w:rsidR="00160948">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
       <w:r w:rsidR="00E13198">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">eteran has a compensable </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00E13198">
+      <w:r w:rsidR="0066708E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Service connected</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Service-connected</w:t>
+      </w:r>
       <w:r w:rsidR="00E13198">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> disability.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="664C66D6" w14:textId="77777777" w:rsidR="00382FE2" w:rsidRPr="00382FE2" w:rsidRDefault="00382FE2" w:rsidP="00382FE2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1C1203ED" w14:textId="10815DF7" w:rsidR="00382FE2" w:rsidRPr="00382FE2" w:rsidRDefault="00382FE2" w:rsidP="00382FE2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -11873,104 +12835,124 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> or your local County Veterans’ Service Office, if you have any questions regarding veterans’ preference.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6675BF91" w14:textId="77777777" w:rsidR="00382FE2" w:rsidRDefault="00382FE2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E42FD22" w14:textId="77777777" w:rsidR="00382FE2" w:rsidRPr="004A288C" w:rsidRDefault="00382FE2" w:rsidP="00382FE2">
+    <w:p w14:paraId="7AF5EAEC" w14:textId="3B8D273B" w:rsidR="00382FE2" w:rsidRPr="002B266C" w:rsidRDefault="00382FE2" w:rsidP="002B266C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A288C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Equal Employment Opportunity Information</w:t>
       </w:r>
-    </w:p>
-[...6 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9350"/>
       </w:tblGrid>
       <w:tr w:rsidR="00382FE2" w14:paraId="7A359623" w14:textId="77777777" w:rsidTr="00924B02">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11236" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="47425D50" w14:textId="410F60BF" w:rsidR="00382FE2" w:rsidRPr="00FC75D0" w:rsidRDefault="00382FE2" w:rsidP="00924B02">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FC75D0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve">The information asked of you will be used to evaluate our overall efforts in reaching all segments of the population. The following information is VOLUNTARY and CONFIDENTIAL. This information is NOT A PART of the application file and is REMOVED from the application when received by our office. The </w:t>
+              <w:t xml:space="preserve">The information asked </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00FC75D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00FC75D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> you will be used to evaluate our overall efforts in reaching all segments of the population. The following information is VOLUNTARY and CONFIDENTIAL. This information is NOT A PART </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00FC75D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00FC75D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the application file and is REMOVED from the application when received by our office. The </w:t>
             </w:r>
             <w:r w:rsidR="00E80E48">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>city</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> of </w:t>
             </w:r>
             <w:r w:rsidR="00A374C8" w:rsidRPr="00382FE2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
@@ -12042,72 +13024,72 @@
     <w:p w14:paraId="74CDA430" w14:textId="77777777" w:rsidR="00382FE2" w:rsidRDefault="00382FE2" w:rsidP="00382FE2">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9350"/>
       </w:tblGrid>
       <w:tr w:rsidR="00382FE2" w14:paraId="536AC069" w14:textId="77777777" w:rsidTr="00924B02">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11236" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1020BFCC" w14:textId="77777777" w:rsidR="00382FE2" w:rsidRPr="00550410" w:rsidRDefault="00382FE2" w:rsidP="00924B02">
             <w:pPr>
-              <w:spacing w:before="80" w:line="360" w:lineRule="auto"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00550410">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Position(s) for which you are applying:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00382FE2" w:rsidRPr="00550410" w14:paraId="446B31E1" w14:textId="77777777" w:rsidTr="00924B02">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11236" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="41646B0A" w14:textId="40D21A20" w:rsidR="00382FE2" w:rsidRPr="00550410" w:rsidRDefault="00382FE2" w:rsidP="00924B02">
             <w:pPr>
-              <w:spacing w:before="80" w:line="360" w:lineRule="auto"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251705344" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="79263063" wp14:editId="491B317D">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>1193165</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>100330</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="100584" cy="100330"/>
                       <wp:effectExtent l="0" t="0" r="13970" b="13970"/>
                       <wp:wrapNone/>
                       <wp:docPr id="312" name="Text Box 312"/>
                       <wp:cNvGraphicFramePr/>
@@ -12147,51 +13129,51 @@
                                 <a:schemeClr val="dk1"/>
                               </a:fontRef>
                             </wps:style>
                             <wps:txbx>
                               <w:txbxContent>
                                 <w:p w14:paraId="037A32C3" w14:textId="77777777" w:rsidR="00382FE2" w:rsidRDefault="00382FE2" w:rsidP="00382FE2"/>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape w14:anchorId="79263063" id="Text Box 312" o:spid="_x0000_s1057" type="#_x0000_t202" style="position:absolute;margin-left:93.95pt;margin-top:7.9pt;width:7.9pt;height:7.9pt;z-index:251705344;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAFtk6AgAIAAJQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2jAQfp+0/8Hy+5pQoOsQoWKtmCZV&#10;bTU69dk4drHq+DzbkLC/fmcnBOj60mkvzjn33a/Pdze9aipNtsJ5Baagg7OcEmE4lMo8F/Tn4+LT&#10;JSU+MFMyDUYUdCc8vZp9/DCt7UScwxp0KRxBJ8ZPalvQdQh2kmWer0XF/BlYYVApwVUs4NU9Z6Vj&#10;NXqvdHae5xdZDa60DrjwHv/etEo6S/6lFDzcS+lFILqgmFtIp0vnKp7ZbMomz47ZteJdGuwfsqiY&#10;Mhi0d3XDAiMbp/5yVSnuwIMMZxyqDKRUXKQasJpB/qqa5ZpZkWpBcrztafL/zy2/2y7tgyOh+QoN&#10;PmAkpLZ+4vFnrKeRropfzJSgHinc9bSJJhAejfJ8fDmihKMK5eEw0ZodjK3z4ZuAikShoA5fJZHF&#10;trc+YECE7iExlgetyoXSOl1iJ4hr7ciW4RvqkFJEixOUNqQu6MVwnCfHJ7rourdfacZfYpGnHvCm&#10;TQwnUs90aR2ISFLYaREx2vwQkqgy8fFGjoxzYfo8EzqiJFb0HsMOf8jqPcZtHWiRIoMJvXGlDLiW&#10;pVNqy5c9tbLFI0lHdUcxNKsGCy/osG+UFZQ77B8H7Wh5yxcKCb9lPjwwh7OELYP7IdzjITXgK0En&#10;UbIG9/ut/xGPLY5aSmqczYL6XxvmBCX6u8Hm/zIYjeIwp8to/PkcL+5YszrWmE11Ddg6A9xElicx&#10;4oPei9JB9YRrZB6joooZjrELGvbidWg3Bq4hLubzBMLxtSzcmqXl0XWkOTbaY/PEnO0aPeCE3MF+&#10;itnkVb+32GhpYL4JIFUahkh0y2r3ADj6qV+7NRV3y/E9oQ7LdPYHAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4JR9O3AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI89T8MwEIZ3JP6DdUhs1Gkr2jTEqQAV&#10;FiYKYr7GV9sitqPYTcO/55jodq/u0ftRbyffiZGG5GJQMJ8VICi0UbtgFHx+vNyVIFLGoLGLgRT8&#10;UIJtc31VY6XjObzTuM9GsElIFSqwOfeVlKm15DHNYk+Bf8c4eMwsByP1gGc2951cFMVKenSBEyz2&#10;9Gyp/d6fvILdk9mYtsTB7krt3Dh9Hd/Mq1K3N9PjA4hMU/6H4a8+V4eGOx3iKegkOtblesMoH/c8&#10;gYFFsVyDOChYzlcgm1peLmh+AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAW2ToCAAgAA&#10;lAUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAPglH07c&#10;AAAACQEAAA8AAAAAAAAAAAAAAAAA2gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADj&#10;BQAAAAA=&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+                    <v:shape w14:anchorId="79263063" id="Text Box 312" o:spid="_x0000_s1058" type="#_x0000_t202" style="position:absolute;margin-left:93.95pt;margin-top:7.9pt;width:7.9pt;height:7.9pt;z-index:251705344;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFZu8kgAIAAJQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+28us6oU2QtMgwo&#10;2mLp0LMiS41QWdQkJXb260fJzqvrpcMuMmV+fH0ieXnV1ppshPMKTEkHZzklwnColHku6c/H+acL&#10;SnxgpmIajCjpVnh6Nf344bKxhRjCCnQlHEEnxheNLekqBFtkmecrUTN/BlYYVEpwNQt4dc9Z5ViD&#10;3mudDfP8PGvAVdYBF97j35tOSafJv5SCh3spvQhElxRzC+l06VzGM5tesuLZMbtSvE+D/UMWNVMG&#10;g+5d3bDAyNqpv1zVijvwIMMZhzoDKRUXqQasZpC/qmaxYlakWpAcb/c0+f/nlt9tFvbBkdB+hRYf&#10;MBLSWF94/BnraaWr4xczJahHCrd72kQbCI9GeT65GFPCUYXyaJRozQ7G1vnwTUBNolBSh6+SyGKb&#10;Wx8wIEJ3kBjLg1bVXGmdLrETxLV2ZMPwDXVIKaLFCUob0pT0fDTJk+MTXXS9t19qxl9ikace8KZN&#10;DCdSz/RpHYhIUthqETHa/BCSqCrx8UaOjHNh9nkmdERJrOg9hj3+kNV7jLs60CJFBhP2xrUy4DqW&#10;TqmtXnbUyg6PJB3VHcXQLlssvKSj4a5RllBtsX8cdKPlLZ8rJPyW+fDAHM4Stgzuh3CPh9SArwS9&#10;RMkK3O+3/kc8tjhqKWlwNkvqf62ZE5To7wab/8tgPI7DnC7jyechXtyxZnmsMev6GrB1BriJLE9i&#10;xAe9E6WD+gnXyCxGRRUzHGOXNOzE69BtDFxDXMxmCYTja1m4NQvLo+tIc2y0x/aJOds3esAJuYPd&#10;FLPiVb932GhpYLYOIFUahkh0x2r/ADj6qV/7NRV3y/E9oQ7LdPoHAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4JR9O3AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI89T8MwEIZ3JP6DdUhs1Gkr2jTEqQAV&#10;FiYKYr7GV9sitqPYTcO/55jodq/u0ftRbyffiZGG5GJQMJ8VICi0UbtgFHx+vNyVIFLGoLGLgRT8&#10;UIJtc31VY6XjObzTuM9GsElIFSqwOfeVlKm15DHNYk+Bf8c4eMwsByP1gGc2951cFMVKenSBEyz2&#10;9Gyp/d6fvILdk9mYtsTB7krt3Dh9Hd/Mq1K3N9PjA4hMU/6H4a8+V4eGOx3iKegkOtblesMoH/c8&#10;gYFFsVyDOChYzlcgm1peLmh+AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMVm7ySAAgAA&#10;lAUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAPglH07c&#10;AAAACQEAAA8AAAAAAAAAAAAAAAAA2gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADj&#10;BQAAAAA=&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                       <v:textbox>
                         <w:txbxContent>
                           <w:p w14:paraId="037A32C3" w14:textId="77777777" w:rsidR="00382FE2" w:rsidRDefault="00382FE2" w:rsidP="00382FE2"/>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251704320" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="33465510" wp14:editId="2C3A19AF">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>584200</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>100330</wp:posOffset>
@@ -12240,129 +13222,129 @@
                             <wps:txbx>
                               <w:txbxContent>
                                 <w:p w14:paraId="72EEEAD1" w14:textId="77777777" w:rsidR="00382FE2" w:rsidRDefault="00382FE2" w:rsidP="00382FE2"/>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape w14:anchorId="33465510" id="Text Box 311" o:spid="_x0000_s1058" type="#_x0000_t202" style="position:absolute;margin-left:46pt;margin-top:7.9pt;width:7.9pt;height:7.9pt;z-index:251704320;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD0V5mhfgIAAJQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+ykSdcFdYosRYYB&#10;QVusHXpWZCkRKouapMTOfv0o2fnqeumwi0yajxT5RPL6pqk02QrnFZiC9ns5JcJwKJVZFfTn0/zT&#10;FSU+MFMyDUYUdCc8vZl8/HBd27EYwBp0KRzBIMaPa1vQdQh2nGWer0XFfA+sMGiU4CoWUHWrrHSs&#10;xuiVzgZ5fpnV4ErrgAvv8e9ta6STFF9KwcO9lF4EoguKuYV0unQu45lNrtl45ZhdK96lwf4hi4op&#10;g5ceQt2ywMjGqb9CVYo78CBDj0OVgZSKi1QDVtPPX1XzuGZWpFqQHG8PNPn/F5bfbR/tgyOh+QoN&#10;PmAkpLZ+7PFnrKeRropfzJSgHSncHWgTTSA8OuX56GpICUdTJ2OU7OhsnQ/fBFQkCgV1+CqJLLZd&#10;+NBC95B4lwetyrnSOimxE8RMO7Jl+IY6pBQx+BlKG1IX9PJilKfAZ7YY+uC/1Iy/xCLPI6CmTbxO&#10;pJ7p0joSkaSw0yJitPkhJFFl4uONHBnnwhzyTOiIkljRexw7/DGr9zi3daBHuhlMODhXyoBrWTqn&#10;tnzZUytbPJJ0UncUQ7NssPCCXgz2jbKEcof946AdLW/5XCHhC+bDA3M4S9gyuB/CPR5SA74SdBIl&#10;a3C/3/of8djiaKWkxtksqP+1YU5Qor8bbP4v/eEwDnNShqPPA1TcqWV5ajGbagbYOn3cRJYnMeKD&#10;3ovSQfWMa2Qab0UTMxzvLmjYi7PQbgxcQ1xMpwmE42tZWJhHy2PoSHNstKfmmTnbNXrACbmD/RSz&#10;8at+b7HR08B0E0CqNAyR6JbV7gFw9FO/dmsq7pZTPaGOy3TyBwAA//8DAFBLAwQUAAYACAAAACEA&#10;WbwC/dsAAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/DMAyF70j8h8hI3Fi6IUbXNZ0ADS6c&#10;GGhnr/GSiCapmqwr/x7vBDfb7+n5e/Vm8p0YaUguBgXzWQGCQhu1C0bB1+frXQkiZQwauxhIwQ8l&#10;2DTXVzVWOp7DB427bASHhFShAptzX0mZWkse0yz2FFg7xsFj5nUwUg945nDfyUVRLKVHF/iDxZ5e&#10;LLXfu5NXsH02K9OWONhtqZ0bp/3x3bwpdXszPa1BZJrynxku+IwODTMd4inoJDoFqwVXyXx/4AYX&#10;vXjk4aDgfr4E2dTyf4HmFwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPRXmaF+AgAAlAUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAFm8Av3bAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA2AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+                    <v:shape w14:anchorId="33465510" id="Text Box 311" o:spid="_x0000_s1059" type="#_x0000_t202" style="position:absolute;margin-left:46pt;margin-top:7.9pt;width:7.9pt;height:7.9pt;z-index:251704320;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCL5dZ0fgIAAJQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+w82nVBnCJL0WFA&#10;0RZLh54VWUqEyqImKbGzXz9Kdl5dLx12kUnzI0V+Ijm5bipNtsJ5Baag/V5OiTAcSmVWBf35dPvp&#10;ihIfmCmZBiMKuhOeXk8/fpjUdiwGsAZdCkcwiPHj2hZ0HYIdZ5nna1Ex3wMrDBoluIoFVN0qKx2r&#10;MXqls0GeX2Y1uNI64MJ7/HvTGuk0xZdS8PAgpReB6IJibiGdLp3LeGbTCRuvHLNrxbs02D9kUTFl&#10;8NJDqBsWGNk49VeoSnEHHmTocagykFJxkWrAavr5q2oWa2ZFqgXJ8fZAk/9/Yfn9dmEfHQnNV2jw&#10;ASMhtfVjjz9jPY10VfxipgTtSOHuQJtoAuHRKc8vrkaUcDR1MkbJjs7W+fBNQEWiUFCHr5LIYts7&#10;H1roHhLv8qBVeau0TkrsBDHXjmwZvqEOKUUMfobShtQFvRxe5CnwmS2GPvgvNeMvscjzCKhpE68T&#10;qWe6tI5EJCnstIgYbX4ISVSZ+HgjR8a5MIc8EzqiJFb0HscOf8zqPc5tHeiRbgYTDs6VMuBals6p&#10;LV/21MoWjySd1B3F0CwbLLygw+G+UZZQ7rB/HLSj5S2/VUj4HfPhkTmcJWwZ3A/hAQ+pAV8JOomS&#10;Nbjfb/2PeGxxtFJS42wW1P/aMCco0d8NNv+X/mgUhzkpo4vPA1TcqWV5ajGbag7YOn3cRJYnMeKD&#10;3ovSQfWMa2QWb0UTMxzvLmjYi/PQbgxcQ1zMZgmE42tZuDMLy2PoSHNstKfmmTnbNXrACbmH/RSz&#10;8at+b7HR08BsE0CqNAyR6JbV7gFw9FO/dmsq7pZTPaGOy3T6BwAA//8DAFBLAwQUAAYACAAAACEA&#10;WbwC/dsAAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/DMAyF70j8h8hI3Fi6IUbXNZ0ADS6c&#10;GGhnr/GSiCapmqwr/x7vBDfb7+n5e/Vm8p0YaUguBgXzWQGCQhu1C0bB1+frXQkiZQwauxhIwQ8l&#10;2DTXVzVWOp7DB427bASHhFShAptzX0mZWkse0yz2FFg7xsFj5nUwUg945nDfyUVRLKVHF/iDxZ5e&#10;LLXfu5NXsH02K9OWONhtqZ0bp/3x3bwpdXszPa1BZJrynxku+IwODTMd4inoJDoFqwVXyXx/4AYX&#10;vXjk4aDgfr4E2dTyf4HmFwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIvl1nR+AgAAlAUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAFm8Av3bAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA2AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                       <v:textbox>
                         <w:txbxContent>
                           <w:p w14:paraId="72EEEAD1" w14:textId="77777777" w:rsidR="00382FE2" w:rsidRDefault="00382FE2" w:rsidP="00382FE2"/>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="00550410">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Gender:  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">    Male     </w:t>
             </w:r>
             <w:r w:rsidR="00B408B1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> Female</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00382FE2" w:rsidRPr="00550410" w14:paraId="2C03D612" w14:textId="77777777" w:rsidTr="00924B02">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11236" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5F655702" w14:textId="77777777" w:rsidR="00382FE2" w:rsidRDefault="00382FE2" w:rsidP="00924B02">
             <w:pPr>
-              <w:spacing w:before="80" w:line="360" w:lineRule="auto"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>With which racial/ethnic group do you identify?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4DC7D280" w14:textId="77777777" w:rsidR="00382FE2" w:rsidRDefault="00382FE2" w:rsidP="00924B02">
             <w:pPr>
-              <w:spacing w:before="80" w:line="360" w:lineRule="auto"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251706368" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4BF8245E" wp14:editId="0998032B">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251706368" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4BF8245E" wp14:editId="21AE5C3F">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>3810</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>75565</wp:posOffset>
+                        <wp:posOffset>34594</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="100584" cy="100584"/>
                       <wp:effectExtent l="0" t="0" r="13970" b="13970"/>
                       <wp:wrapNone/>
                       <wp:docPr id="313" name="Text Box 313"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr txBox="1"/>
                             <wps:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="100584" cy="100584"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
                                 <a:schemeClr val="lt1"/>
                               </a:solidFill>
                               <a:ln w="6350">
                                 <a:solidFill>
                                   <a:prstClr val="black"/>
                                 </a:solidFill>
@@ -12386,90 +13368,90 @@
                             <wps:txbx>
                               <w:txbxContent>
                                 <w:p w14:paraId="4556172A" w14:textId="77777777" w:rsidR="00382FE2" w:rsidRDefault="00382FE2" w:rsidP="00382FE2"/>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape w14:anchorId="4BF8245E" id="Text Box 313" o:spid="_x0000_s1059" type="#_x0000_t202" style="position:absolute;margin-left:.3pt;margin-top:5.95pt;width:7.9pt;height:7.9pt;z-index:251706368;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCL5dZ0fgIAAJQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+w82nVBnCJL0WFA&#10;0RZLh54VWUqEyqImKbGzXz9Kdl5dLx12kUnzI0V+Ijm5bipNtsJ5Baag/V5OiTAcSmVWBf35dPvp&#10;ihIfmCmZBiMKuhOeXk8/fpjUdiwGsAZdCkcwiPHj2hZ0HYIdZ5nna1Ex3wMrDBoluIoFVN0qKx2r&#10;MXqls0GeX2Y1uNI64MJ7/HvTGuk0xZdS8PAgpReB6IJibiGdLp3LeGbTCRuvHLNrxbs02D9kUTFl&#10;8NJDqBsWGNk49VeoSnEHHmTocagykFJxkWrAavr5q2oWa2ZFqgXJ8fZAk/9/Yfn9dmEfHQnNV2jw&#10;ASMhtfVjjz9jPY10VfxipgTtSOHuQJtoAuHRKc8vrkaUcDR1MkbJjs7W+fBNQEWiUFCHr5LIYts7&#10;H1roHhLv8qBVeau0TkrsBDHXjmwZvqEOKUUMfobShtQFvRxe5CnwmS2GPvgvNeMvscjzCKhpE68T&#10;qWe6tI5EJCnstIgYbX4ISVSZ+HgjR8a5MIc8EzqiJFb0HscOf8zqPc5tHeiRbgYTDs6VMuBals6p&#10;LV/21MoWjySd1B3F0CwbLLygw+G+UZZQ7rB/HLSj5S2/VUj4HfPhkTmcJWwZ3A/hAQ+pAV8JOomS&#10;Nbjfb/2PeGxxtFJS42wW1P/aMCco0d8NNv+X/mgUhzkpo4vPA1TcqWV5ajGbag7YOn3cRJYnMeKD&#10;3ovSQfWMa2QWb0UTMxzvLmjYi/PQbgxcQ1zMZgmE42tZuDMLy2PoSHNstKfmmTnbNXrACbmH/RSz&#10;8at+b7HR08BsE0CqNAyR6JbV7gFw9FO/dmsq7pZTPaGOy3T6BwAA//8DAFBLAwQUAAYACAAAACEA&#10;Hxr3wdgAAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyOzU7DMBCE70i8g7VI3KjTCqVpiFMBKlw4&#10;URDnbby1LeJ1FLtpeHvcExznRzNfs519LyYaowusYLkoQBB3QTs2Cj4/Xu4qEDEha+wDk4IfirBt&#10;r68arHU48ztN+2REHuFYowKb0lBLGTtLHuMiDMQ5O4bRY8pyNFKPeM7jvperoiilR8f5weJAz5a6&#10;7/3JK9g9mY3pKhztrtLOTfPX8c28KnV7Mz8+gEg0p78yXPAzOrSZ6RBOrKPoFZS5l93lBsQlLe9B&#10;HBSs1muQbSP/07e/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIvl1nR+AgAAlAUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAB8a98HYAAAABQEA&#10;AA8AAAAAAAAAAAAAAAAA2AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+                    <v:shape w14:anchorId="4BF8245E" id="Text Box 313" o:spid="_x0000_s1060" type="#_x0000_t202" style="position:absolute;margin-left:.3pt;margin-top:2.7pt;width:7.9pt;height:7.9pt;z-index:251706368;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA18KszfgIAAJQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+20SdcZdYosRYcB&#10;QVssHXpWZCkRKouapMTOfv0o2fnqeumwi0yajxT5RPL6pq012QjnFZiSDs5ySoThUCmzLOnPp7tP&#10;V5T4wEzFNBhR0q3w9Gb88cN1YwtxDivQlXAEgxhfNLakqxBskWWer0TN/BlYYdAowdUsoOqWWeVY&#10;g9FrnZ3n+WXWgKusAy68x7+3nZGOU3wpBQ8PUnoRiC4p5hbS6dK5iGc2vmbF0jG7UrxPg/1DFjVT&#10;Bi/dh7plgZG1U3+FqhV34EGGMw51BlIqLlINWM0gf1XNfMWsSLUgOd7uafL/Lyy/38ztoyOh/Qot&#10;PmAkpLG+8Pgz1tNKV8cvZkrQjhRu97SJNhAenfJ8dDWkhKOplzFKdnC2zodvAmoShZI6fJVEFtvM&#10;fOigO0i8y4NW1Z3SOimxE8RUO7Jh+IY6pBQx+AlKG9KU9PJilKfAJ7YYeu+/0Iy/xCJPI6CmTbxO&#10;pJ7p0zoQkaSw1SJitPkhJFFV4uONHBnnwuzzTOiIkljRexx7/CGr9zh3daBHuhlM2DvXyoDrWDql&#10;tnrZUSs7PJJ0VHcUQ7tosfCSXgx3jbKAaov946AbLW/5nULCZ8yHR+ZwlrBlcD+EBzykBnwl6CVK&#10;VuB+v/U/4rHF0UpJg7NZUv9rzZygRH832PxfBsNhHOakDEefz1Fxx5bFscWs6ylg6wxwE1mexIgP&#10;eidKB/UzrpFJvBVNzHC8u6RhJ05DtzFwDXExmSQQjq9lYWbmlsfQkebYaE/tM3O2b/SAE3IPuylm&#10;xat+77DR08BkHUCqNAyR6I7V/gFw9FO/9msq7pZjPaEOy3T8BwAA//8DAFBLAwQUAAYACAAAACEA&#10;f9VhGtcAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyOwU7DMBBE70j8g7VI3KjTCKIQsqkAFS6c&#10;KIjzNnZti3gdxW4a/h73BKfRaEYzr90sfhCznqILjLBeFSA090E5NgifHy83NYiYiBUNgTXCj46w&#10;6S4vWmpUOPG7nnfJiDzCsSEEm9LYSBl7qz3FVRg15+wQJk8p28lINdEpj/tBlkVRSU+O84OlUT9b&#10;3X/vjh5h+2TuTV/TZLe1cm5evg5v5hXx+mp5fACR9JL+ynDGz+jQZaZ9OLKKYkCocg/h7hbEOayy&#10;7hHKdQmya+V/+O4XAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEANfCrM34CAACUBQAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAf9VhGtcAAAAEAQAA&#10;DwAAAAAAAAAAAAAAAADYBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANwFAAAAAA==&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                       <v:textbox>
                         <w:txbxContent>
                           <w:p w14:paraId="4556172A" w14:textId="77777777" w:rsidR="00382FE2" w:rsidRDefault="00382FE2" w:rsidP="00382FE2"/>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">    Black or African American</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="05E34C20" w14:textId="77777777" w:rsidR="00382FE2" w:rsidRDefault="00382FE2" w:rsidP="00924B02">
             <w:pPr>
-              <w:spacing w:before="80" w:line="360" w:lineRule="auto"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251707392" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="27BE3402" wp14:editId="46DDEAB9">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251707392" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="27BE3402" wp14:editId="5E86EE69">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>3810</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>93345</wp:posOffset>
+                        <wp:posOffset>42876</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="100330" cy="100584"/>
                       <wp:effectExtent l="0" t="0" r="13970" b="13970"/>
                       <wp:wrapNone/>
                       <wp:docPr id="314" name="Text Box 314"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr txBox="1"/>
                             <wps:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="100330" cy="100584"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
                                 <a:schemeClr val="lt1"/>
                               </a:solidFill>
                               <a:ln w="6350">
                                 <a:solidFill>
                                   <a:prstClr val="black"/>
                                 </a:solidFill>
@@ -12490,90 +13472,90 @@
                                 <a:schemeClr val="dk1"/>
                               </a:fontRef>
                             </wps:style>
                             <wps:txbx>
                               <w:txbxContent>
                                 <w:p w14:paraId="6E55D070" w14:textId="77777777" w:rsidR="00382FE2" w:rsidRDefault="00382FE2" w:rsidP="00382FE2"/>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape w14:anchorId="27BE3402" id="Text Box 314" o:spid="_x0000_s1060" type="#_x0000_t202" style="position:absolute;margin-left:.3pt;margin-top:7.35pt;width:7.9pt;height:7.9pt;z-index:251707392;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBdrlaCfwIAAJQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+w82nVBnCJL0WFA&#10;0RZLh54VWUqEyqImKbGzXz9Kdl5dLx12sSnxI0V+fEyum0qTrXBegSlov5dTIgyHUplVQX8+3X66&#10;osQHZkqmwYiC7oSn19OPHya1HYsBrEGXwhF0Yvy4tgVdh2DHWeb5WlTM98AKg0oJrmIBj26VlY7V&#10;6L3S2SDPL7MaXGkdcOE93t60SjpN/qUUPDxI6UUguqAYW0hfl77L+M2mEzZeOWbXindhsH+IomLK&#10;4KMHVzcsMLJx6i9XleIOPMjQ41BlIKXiIuWA2fTzV9ks1syKlAuS4+2BJv//3PL77cI+OhKar9Bg&#10;ASMhtfVjj5cxn0a6Kv4xUoJ6pHB3oE00gfBolOfDIWo4qlC+uBpFL9nR2DofvgmoSBQK6rAqiSy2&#10;vfOhhe4h8S0PWpW3Sut0iJ0g5tqRLcMa6pBCROdnKG1IXdDL4UWeHJ/pouuD/VIz/tKFd4JCf9rE&#10;50TqmS6sIxFJCjstIkabH0ISVSY+3oiRcS7MIc6EjiiJGb3HsMMfo3qPcZsHWqSXwYSDcaUMuJal&#10;c2rLlz21ssVjDU/yjmJolg0mXtBhKnG8WkK5w/5x0I6Wt/xWIeF3zIdH5nCWsDFwP4QH/EgNWCXo&#10;JErW4H6/dR/x2OKopaTG2Syo/7VhTlCivxts/i/90SgOczqMLj4P8OBONctTjdlUc8DW6eMmsjyJ&#10;ER/0XpQOqmdcI7P4KqqY4fh2QcNenId2Y+Aa4mI2SyAcX8vCnVlYHl1HmmOjPTXPzNmu0QNOyD3s&#10;p5iNX/V7i42WBmabAFKlYTiy2hUARz+NU7em4m45PSfUcZlO/wAAAP//AwBQSwMEFAAGAAgAAAAh&#10;AJdub2DYAAAABQEAAA8AAABkcnMvZG93bnJldi54bWxMjs1OwzAQhO9IvIO1SNyoA5QQQpwKUOHS&#10;EwVx3sZb2yJeR7GbhrfHPcFxfjTzNavZ92KiMbrACq4XBQjiLmjHRsHnx+tVBSImZI19YFLwQxFW&#10;7flZg7UOR36naZuMyCMca1RgUxpqKWNnyWNchIE4Z/swekxZjkbqEY953PfypihK6dFxfrA40Iul&#10;7nt78ArWz+bBdBWOdl1p56b5a78xb0pdXsxPjyASzemvDCf8jA5tZtqFA+soegVl7mV3eQ/ilJZL&#10;EDsFt8UdyLaR/+nbXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBdrlaCfwIAAJQFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCXbm9g2AAAAAUB&#10;AAAPAAAAAAAAAAAAAAAAANkEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+                    <v:shape w14:anchorId="27BE3402" id="Text Box 314" o:spid="_x0000_s1061" type="#_x0000_t202" style="position:absolute;margin-left:.3pt;margin-top:3.4pt;width:7.9pt;height:7.9pt;z-index:251707392;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAiHBlXgAIAAJQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+00SdcZdYosRYcB&#10;RVssHXpWZCkRKouapMTOfv0o2Xl1vXTYRabMj69PJK+u21qTjXBegSnp4CynRBgOlTLLkv58uv10&#10;SYkPzFRMgxEl3QpPrycfP1w1thDnsAJdCUfQifFFY0u6CsEWWeb5StTMn4EVBpUSXM0CXt0yqxxr&#10;0Huts/M8v8gacJV1wIX3+PemU9JJ8i+l4OFBSi8C0SXF3EI6XToX8cwmV6xYOmZXivdpsH/IombK&#10;YNC9qxsWGFk79ZerWnEHHmQ441BnIKXiItWA1QzyV9XMV8yKVAuS4+2eJv//3PL7zdw+OhLar9Di&#10;A0ZCGusLjz9jPa10dfxipgT1SOF2T5toA+HRKM+HQ9RwVKE8vhxFL9nB2DofvgmoSRRK6vBVElls&#10;c+dDB91BYiwPWlW3Sut0iZ0gZtqRDcM31CGliM5PUNqQpqQXw3GeHJ/oouu9/UIz/tKnd4RCf9rE&#10;cCL1TJ/WgYgkha0WEaPNDyGJqhIfb+TIOBdmn2dCR5TEit5j2OMPWb3HuKsDLVJkMGFvXCsDrmPp&#10;lNrqZUet7PD4hkd1RzG0ixYLL+lwvGuUBVRb7B8H3Wh5y28VEn7HfHhkDmcJGwP3Q3jAQ2rAV4Je&#10;omQF7vdb/yMeWxy1lDQ4myX1v9bMCUr0d4PN/2UwGsVhTpfR+PM5XtyxZnGsMet6Btg6A9xElicx&#10;4oPeidJB/YxrZBqjoooZjrFLGnbiLHQbA9cQF9NpAuH4WhbuzNzy6DrSHBvtqX1mzvaNHnBC7mE3&#10;xax41e8dNloamK4DSJWGIRLdsdo/AI5+Gqd+TcXdcnxPqMMynfwBAAD//wMAUEsDBBQABgAIAAAA&#10;IQAOHJ961wAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI7BTsMwEETvSPyDtUjcqENURSHEqQC1&#10;XDhREOdt7NoW8TqK3TT8PdsTXEYazWjmtZslDGI2U/KRFNyvChCG+qg9WQWfH7u7GkTKSBqHSEbB&#10;j0mw6a6vWmx0PNO7mffZCh6h1KACl/PYSJl6ZwKmVRwNcXaMU8DMdrJST3jm8TDIsigqGdATPzgc&#10;zYsz/ff+FBRsn+2D7Wuc3LbW3s/L1/HNvip1e7M8PYLIZsl/ZbjgMzp0zHSIJ9JJDAoq7rEy/iWs&#10;1iAOCsqyAtm18j989wsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAiHBlXgAIAAJQFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAOHJ961wAAAAQB&#10;AAAPAAAAAAAAAAAAAAAAANoEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                       <v:textbox>
                         <w:txbxContent>
                           <w:p w14:paraId="6E55D070" w14:textId="77777777" w:rsidR="00382FE2" w:rsidRDefault="00382FE2" w:rsidP="00382FE2"/>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">    Hispanic or Latino</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7BEC1002" w14:textId="77777777" w:rsidR="00382FE2" w:rsidRDefault="00382FE2" w:rsidP="00924B02">
             <w:pPr>
-              <w:spacing w:before="80" w:line="360" w:lineRule="auto"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251708416" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4A828550" wp14:editId="0C411A31">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251708416" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4A828550" wp14:editId="0A814D6B">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>3810</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>55880</wp:posOffset>
+                        <wp:posOffset>31419</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="100330" cy="100584"/>
                       <wp:effectExtent l="0" t="0" r="13970" b="13970"/>
                       <wp:wrapNone/>
                       <wp:docPr id="315" name="Text Box 315"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr txBox="1"/>
                             <wps:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="100330" cy="100584"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
                                 <a:schemeClr val="lt1"/>
                               </a:solidFill>
                               <a:ln w="6350">
                                 <a:solidFill>
                                   <a:prstClr val="black"/>
                                 </a:solidFill>
@@ -12594,90 +13576,90 @@
                                 <a:schemeClr val="dk1"/>
                               </a:fontRef>
                             </wps:style>
                             <wps:txbx>
                               <w:txbxContent>
                                 <w:p w14:paraId="08A4826A" w14:textId="77777777" w:rsidR="00382FE2" w:rsidRDefault="00382FE2" w:rsidP="00382FE2"/>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape w14:anchorId="4A828550" id="Text Box 315" o:spid="_x0000_s1061" type="#_x0000_t202" style="position:absolute;margin-left:.3pt;margin-top:4.4pt;width:7.9pt;height:7.9pt;z-index:251708416;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAiHBlXgAIAAJQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+00SdcZdYosRYcB&#10;RVssHXpWZCkRKouapMTOfv0o2Xl1vXTYRabMj69PJK+u21qTjXBegSnp4CynRBgOlTLLkv58uv10&#10;SYkPzFRMgxEl3QpPrycfP1w1thDnsAJdCUfQifFFY0u6CsEWWeb5StTMn4EVBpUSXM0CXt0yqxxr&#10;0Huts/M8v8gacJV1wIX3+PemU9JJ8i+l4OFBSi8C0SXF3EI6XToX8cwmV6xYOmZXivdpsH/IombK&#10;YNC9qxsWGFk79ZerWnEHHmQ441BnIKXiItWA1QzyV9XMV8yKVAuS4+2eJv//3PL7zdw+OhLar9Di&#10;A0ZCGusLjz9jPa10dfxipgT1SOF2T5toA+HRKM+HQ9RwVKE8vhxFL9nB2DofvgmoSRRK6vBVElls&#10;c+dDB91BYiwPWlW3Sut0iZ0gZtqRDcM31CGliM5PUNqQpqQXw3GeHJ/oouu9/UIz/tKnd4RCf9rE&#10;cCL1TJ/WgYgkha0WEaPNDyGJqhIfb+TIOBdmn2dCR5TEit5j2OMPWb3HuKsDLVJkMGFvXCsDrmPp&#10;lNrqZUet7PD4hkd1RzG0ixYLL+lwvGuUBVRb7B8H3Wh5y28VEn7HfHhkDmcJGwP3Q3jAQ2rAV4Je&#10;omQF7vdb/yMeWxy1lDQ4myX1v9bMCUr0d4PN/2UwGsVhTpfR+PM5XtyxZnGsMet6Btg6A9xElicx&#10;4oPeidJB/YxrZBqjoooZjrFLGnbiLHQbA9cQF9NpAuH4WhbuzNzy6DrSHBvtqX1mzvaNHnBC7mE3&#10;xax41e8dNloamK4DSJWGIRLdsdo/AI5+Gqd+TcXdcnxPqMMynfwBAAD//wMAUEsDBBQABgAIAAAA&#10;IQAJx9xH1wAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTM4xT8MwEAXgHYn/YB0SG3WoqiiEOFVB&#10;hYWJFjFf46sdNT5HtpuGf487wXh6T+++Zj27QUwUYu9ZweOiAEHced2zUfC1f3uoQMSErHHwTAp+&#10;KMK6vb1psNb+wp807ZIReYRjjQpsSmMtZewsOYwLPxLn7OiDw5TPYKQOeMnjbpDLoiilw57zB4sj&#10;vVrqTruzU7B9MU+mqzDYbaX7fpq/jx/mXan7u3nzDCLRnP7KcOVnOrTZdPBn1lEMCsrcU1Bl/jUs&#10;VyAOCparEmTbyP/49hcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAiHBlXgAIAAJQFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAJx9xH1wAAAAQB&#10;AAAPAAAAAAAAAAAAAAAAANoEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+                    <v:shape w14:anchorId="4A828550" id="Text Box 315" o:spid="_x0000_s1062" type="#_x0000_t202" style="position:absolute;margin-left:.3pt;margin-top:2.45pt;width:7.9pt;height:7.9pt;z-index:251708416;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDizLjzgAIAAJQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+w82nVBnCJL0WFA&#10;0RZLh54VWUqEyqImKbGzXz9Kdl5dLx12kSnz4+sTycl1U2myFc4rMAXt93JKhOFQKrMq6M+n209X&#10;lPjATMk0GFHQnfD0evrxw6S2YzGANehSOIJOjB/XtqDrEOw4yzxfi4r5HlhhUCnBVSzg1a2y0rEa&#10;vVc6G+T5ZVaDK60DLrzHvzetkk6TfykFDw9SehGILijmFtLp0rmMZzadsPHKMbtWvEuD/UMWFVMG&#10;gx5c3bDAyMapv1xVijvwIEOPQ5WBlIqLVANW089fVbNYMytSLUiOtwea/P9zy++3C/voSGi+QoMP&#10;GAmprR97/BnraaSr4hczJahHCncH2kQTCI9GeT4cooajCuWLq1H0kh2NrfPhm4CKRKGgDl8lkcW2&#10;dz600D0kxvKgVXmrtE6X2Alirh3ZMnxDHVKK6PwMpQ2pC3o5vMiT4zNddH2wX2rGX7r0TlDoT5sY&#10;TqSe6dI6EpGksNMiYrT5ISRRZeLjjRwZ58Ic8kzoiJJY0XsMO/wxq/cYt3WgRYoMJhyMK2XAtSyd&#10;U1u+7KmVLR7f8KTuKIZm2WDhBR1e7htlCeUO+8dBO1re8luFhN8xHx6Zw1nCxsD9EB7wkBrwlaCT&#10;KFmD+/3W/4jHFkctJTXOZkH9rw1zghL93WDzf+mPRnGY02V08XmAF3eqWZ5qzKaaA7ZOHzeR5UmM&#10;+KD3onRQPeMamcWoqGKGY+yChr04D+3GwDXExWyWQDi+loU7s7A8uo40x0Z7ap6Zs12jB5yQe9hP&#10;MRu/6vcWGy0NzDYBpErDEIluWe0eAEc/jVO3puJuOb0n1HGZTv8AAAD//wMAUEsDBBQABgAIAAAA&#10;IQB5Ur1Z2AAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI7BTsMwEETvSPyDtUjcqENVhTRkUwEq&#10;XDjRIs7b2LUt4nUUu2n4e9wTHEczevOazex7MekxusAI94sChOYuKMcG4XP/eleBiIlYUR9YI/zo&#10;CJv2+qqhWoUzf+hpl4zIEI41IdiUhlrK2FntKS7CoDl3xzB6SjmORqqRzhnue7ksilJ6cpwfLA36&#10;xerue3fyCNtnszZdRaPdVsq5af46vps3xNub+ekRRNJz+hvDRT+rQ5udDuHEKooeocw7hNUaxKUs&#10;VyAOCMviAWTbyP/y7S8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA4sy484ACAACUBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAeVK9WdgAAAAE&#10;AQAADwAAAAAAAAAAAAAAAADaBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                       <v:textbox>
                         <w:txbxContent>
                           <w:p w14:paraId="08A4826A" w14:textId="77777777" w:rsidR="00382FE2" w:rsidRDefault="00382FE2" w:rsidP="00382FE2"/>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">    American Indian or Alaskan Native through Tribunal affiliation or community recognition</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2A2F1942" w14:textId="77777777" w:rsidR="00382FE2" w:rsidRDefault="00382FE2" w:rsidP="00924B02">
             <w:pPr>
-              <w:spacing w:before="80" w:line="360" w:lineRule="auto"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251709440" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="38969242" wp14:editId="0375BA42">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251709440" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="38969242" wp14:editId="3D5435E4">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>3810</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>98397</wp:posOffset>
+                        <wp:posOffset>47321</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="100330" cy="100584"/>
                       <wp:effectExtent l="0" t="0" r="13970" b="13970"/>
                       <wp:wrapNone/>
                       <wp:docPr id="316" name="Text Box 316"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr txBox="1"/>
                             <wps:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="100330" cy="100584"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
                                 <a:schemeClr val="lt1"/>
                               </a:solidFill>
                               <a:ln w="6350">
                                 <a:solidFill>
                                   <a:prstClr val="black"/>
                                 </a:solidFill>
@@ -12698,71 +13680,71 @@
                                 <a:schemeClr val="dk1"/>
                               </a:fontRef>
                             </wps:style>
                             <wps:txbx>
                               <w:txbxContent>
                                 <w:p w14:paraId="6E8EBFF0" w14:textId="77777777" w:rsidR="00382FE2" w:rsidRDefault="00382FE2" w:rsidP="00382FE2"/>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape w14:anchorId="38969242" id="Text Box 316" o:spid="_x0000_s1062" type="#_x0000_t202" style="position:absolute;margin-left:.3pt;margin-top:7.75pt;width:7.9pt;height:7.9pt;z-index:251709440;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDizLjzgAIAAJQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+w82nVBnCJL0WFA&#10;0RZLh54VWUqEyqImKbGzXz9Kdl5dLx12kSnz4+sTycl1U2myFc4rMAXt93JKhOFQKrMq6M+n209X&#10;lPjATMk0GFHQnfD0evrxw6S2YzGANehSOIJOjB/XtqDrEOw4yzxfi4r5HlhhUCnBVSzg1a2y0rEa&#10;vVc6G+T5ZVaDK60DLrzHvzetkk6TfykFDw9SehGILijmFtLp0rmMZzadsPHKMbtWvEuD/UMWFVMG&#10;gx5c3bDAyMapv1xVijvwIEOPQ5WBlIqLVANW089fVbNYMytSLUiOtwea/P9zy++3C/voSGi+QoMP&#10;GAmprR97/BnraaSr4hczJahHCncH2kQTCI9GeT4cooajCuWLq1H0kh2NrfPhm4CKRKGgDl8lkcW2&#10;dz600D0kxvKgVXmrtE6X2Alirh3ZMnxDHVKK6PwMpQ2pC3o5vMiT4zNddH2wX2rGX7r0TlDoT5sY&#10;TqSe6dI6EpGksNMiYrT5ISRRZeLjjRwZ58Ic8kzoiJJY0XsMO/wxq/cYt3WgRYoMJhyMK2XAtSyd&#10;U1u+7KmVLR7f8KTuKIZm2WDhBR1e7htlCeUO+8dBO1re8luFhN8xHx6Zw1nCxsD9EB7wkBrwlaCT&#10;KFmD+/3W/4jHFkctJTXOZkH9rw1zghL93WDzf+mPRnGY02V08XmAF3eqWZ5qzKaaA7ZOHzeR5UmM&#10;+KD3onRQPeMamcWoqGKGY+yChr04D+3GwDXExWyWQDi+loU7s7A8uo40x0Z7ap6Zs12jB5yQe9hP&#10;MRu/6vcWGy0NzDYBpErDEIluWe0eAEc/jVO3puJuOb0n1HGZTv8AAAD//wMAUEsDBBQABgAIAAAA&#10;IQCGo+lJ2AAAAAUBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI7NTsMwEITvSLyDtUjcqFNKoxDiVIAK&#10;F04UxHkbb22LeB3FbhreHvcEx/nRzNdsZt+LicboAitYLgoQxF3Qjo2Cz4+XmwpETMga+8Ck4Ici&#10;bNrLiwZrHU78TtMuGZFHONaowKY01FLGzpLHuAgDcc4OYfSYshyN1COe8rjv5W1RlNKj4/xgcaBn&#10;S9337ugVbJ/MvekqHO220s5N89fhzbwqdX01Pz6ASDSnvzKc8TM6tJlpH46so+gVlLmX3fUaxDkt&#10;70DsFayWK5BtI//Tt78AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA4sy484ACAACUBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAhqPpSdgAAAAF&#10;AQAADwAAAAAAAAAAAAAAAADaBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+                    <v:shape w14:anchorId="38969242" id="Text Box 316" o:spid="_x0000_s1063" type="#_x0000_t202" style="position:absolute;margin-left:.3pt;margin-top:3.75pt;width:7.9pt;height:7.9pt;z-index:251709440;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCdfvcmgAIAAJQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+282i6IU2QpOgwI&#10;2mLt0LMiS4lQWdQkJXb260vJzqNdLx12kSnz4+sTyclVU2myFc4rMAXtneWUCMOhVGZV0F+PN18u&#10;KfGBmZJpMKKgO+Hp1fTzp0ltx6IPa9ClcASdGD+ubUHXIdhxlnm+FhXzZ2CFQaUEV7GAV7fKSsdq&#10;9F7prJ/n51kNrrQOuPAe/163SjpN/qUUPNxJ6UUguqCYW0inS+cyntl0wsYrx+xa8S4N9g9ZVEwZ&#10;DHpwdc0CIxun/nJVKe7AgwxnHKoMpFRcpBqwml7+ppqHNbMi1YLkeHugyf8/t/x2+2DvHQnNN2jw&#10;ASMhtfVjjz9jPY10VfxipgT1SOHuQJtoAuHRKM8HA9RwVKE8uhxGL9nR2DofvguoSBQK6vBVElls&#10;u/Chhe4hMZYHrcobpXW6xE4Qc+3IluEb6pBSROevUNqQuqDng1GeHL/SRdcH+6Vm/LlL7wSF/rSJ&#10;4UTqmS6tIxFJCjstIkabn0ISVSY+3smRcS7MIc+EjiiJFX3EsMMfs/qIcVsHWqTIYMLBuFIGXMvS&#10;a2rL5z21ssXjG57UHcXQLBssvKCDi32jLKHcYf84aEfLW36jkPAF8+GeOZwlbAzcD+EOD6kBXwk6&#10;iZI1uD/v/Y94bHHUUlLjbBbU/94wJyjRPww2/9fecBiHOV2Go4s+XtypZnmqMZtqDtg6PdxElicx&#10;4oPei9JB9YRrZBajoooZjrELGvbiPLQbA9cQF7NZAuH4WhYW5sHy6DrSHBvtsXliznaNHnBCbmE/&#10;xWz8pt9bbLQ0MNsEkCoNQyS6ZbV7ABz9NE7dmoq75fSeUMdlOn0BAAD//wMAUEsDBBQABgAIAAAA&#10;IQAIm0M52AAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI7BTsMwEETvSPyDtUjcqEMLIYRsKkCF&#10;CycK4ryNXTsiXke2m4a/xz3BcTSjN69Zz24Qkw6x94xwvShAaO686tkgfH68XFUgYiJWNHjWCD86&#10;wro9P2uoVv7I73raJiMyhGNNCDalsZYydlY7igs/as7d3gdHKcdgpAp0zHA3yGVRlNJRz/nB0qif&#10;re6+tweHsHky96arKNhNpfp+mr/2b+YV8fJifnwAkfSc/sZw0s/q0GannT+wimJAKPMO4e4WxKks&#10;b0DsEJarFci2kf/l218AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAnX73JoACAACUBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEACJtDOdgAAAAE&#10;AQAADwAAAAAAAAAAAAAAAADaBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                       <v:textbox>
                         <w:txbxContent>
                           <w:p w14:paraId="6E8EBFF0" w14:textId="77777777" w:rsidR="00382FE2" w:rsidRDefault="00382FE2" w:rsidP="00382FE2"/>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">    Caucasian/White </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6BE8CE9E" w14:textId="77777777" w:rsidR="00382FE2" w:rsidRDefault="00382FE2" w:rsidP="00924B02">
             <w:pPr>
-              <w:spacing w:before="80" w:line="360" w:lineRule="auto"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251710464" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="56772601" wp14:editId="33F9DEC3">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>3810</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>92710</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="100330" cy="100584"/>
                       <wp:effectExtent l="0" t="0" r="13970" b="13970"/>
                       <wp:wrapNone/>
                       <wp:docPr id="317" name="Text Box 317"/>
                       <wp:cNvGraphicFramePr/>
@@ -12802,90 +13784,90 @@
                                 <a:schemeClr val="dk1"/>
                               </a:fontRef>
                             </wps:style>
                             <wps:txbx>
                               <w:txbxContent>
                                 <w:p w14:paraId="734D3892" w14:textId="77777777" w:rsidR="00382FE2" w:rsidRDefault="00382FE2" w:rsidP="00382FE2"/>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape w14:anchorId="56772601" id="Text Box 317" o:spid="_x0000_s1063" type="#_x0000_t202" style="position:absolute;margin-left:.3pt;margin-top:7.3pt;width:7.9pt;height:7.9pt;z-index:251710464;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCdfvcmgAIAAJQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+282i6IU2QpOgwI&#10;2mLt0LMiS4lQWdQkJXb260vJzqNdLx12kSnz4+sTyclVU2myFc4rMAXtneWUCMOhVGZV0F+PN18u&#10;KfGBmZJpMKKgO+Hp1fTzp0ltx6IPa9ClcASdGD+ubUHXIdhxlnm+FhXzZ2CFQaUEV7GAV7fKSsdq&#10;9F7prJ/n51kNrrQOuPAe/163SjpN/qUUPNxJ6UUguqCYW0inS+cyntl0wsYrx+xa8S4N9g9ZVEwZ&#10;DHpwdc0CIxun/nJVKe7AgwxnHKoMpFRcpBqwml7+ppqHNbMi1YLkeHugyf8/t/x2+2DvHQnNN2jw&#10;ASMhtfVjjz9jPY10VfxipgT1SOHuQJtoAuHRKM8HA9RwVKE8uhxGL9nR2DofvguoSBQK6vBVElls&#10;u/Chhe4hMZYHrcobpXW6xE4Qc+3IluEb6pBSROevUNqQuqDng1GeHL/SRdcH+6Vm/LlL7wSF/rSJ&#10;4UTqmS6tIxFJCjstIkabn0ISVSY+3smRcS7MIc+EjiiJFX3EsMMfs/qIcVsHWqTIYMLBuFIGXMvS&#10;a2rL5z21ssXjG57UHcXQLBssvKCDi32jLKHcYf84aEfLW36jkPAF8+GeOZwlbAzcD+EOD6kBXwk6&#10;iZI1uD/v/Y94bHHUUlLjbBbU/94wJyjRPww2/9fecBiHOV2Go4s+XtypZnmqMZtqDtg6PdxElicx&#10;4oPei9JB9YRrZBajoooZjrELGvbiPLQbA9cQF7NZAuH4WhYW5sHy6DrSHBvtsXliznaNHnBCbmE/&#10;xWz8pt9bbLQ0MNsEkCoNQyS6ZbV7ABz9NE7dmoq75fSeUMdlOn0BAAD//wMAUEsDBBQABgAIAAAA&#10;IQAH+RN42AAAAAUBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI7BTsMwEETvSPyDtUjcqANEUQhxKkCF&#10;CydaxHkbu3ZEvI5sNw1/z/YEp9HOjGZfu178KGYT0xBIwe2qAGGoD3ogq+Bz93pTg0gZSeMYyCj4&#10;MQnW3eVFi40OJ/ow8zZbwSOUGlTgcp4aKVPvjMe0CpMhzg4hesx8Rit1xBOP+1HeFUUlPQ7EHxxO&#10;5sWZ/nt79Ao2z/bB9jVGt6n1MMzL1+Hdvil1fbU8PYLIZsl/ZTjjMzp0zLQPR9JJjAoq7rFbsp7T&#10;qgSxV3BflCC7Vv6n734BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAnX73JoACAACUBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAB/kTeNgAAAAF&#10;AQAADwAAAAAAAAAAAAAAAADaBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+                    <v:shape w14:anchorId="56772601" id="Text Box 317" o:spid="_x0000_s1064" type="#_x0000_t202" style="position:absolute;margin-left:.3pt;margin-top:7.3pt;width:7.9pt;height:7.9pt;z-index:251710464;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCe50J9gAIAAJQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+00SZcFdYosRYcB&#10;QVssHXpWZCkRKouapMTOfv0o2Xl1vXTYRabMj69PJK9vmkqTrXBegSlo7yKnRBgOpTKrgv58uvs0&#10;osQHZkqmwYiC7oSnN5OPH65rOxaXsAZdCkfQifHj2hZ0HYIdZ5nna1ExfwFWGFRKcBULeHWrrHSs&#10;Ru+Vzi7z/CqrwZXWARfe49/bVkknyb+UgocHKb0IRBcUcwvpdOlcxjObXLPxyjG7VrxLg/1DFhVT&#10;BoMeXN2ywMjGqb9cVYo78CDDBYcqAykVF6kGrKaXv6pmsWZWpFqQHG8PNPn/55bfbxf20ZHQfIUG&#10;HzASUls/9vgz1tNIV8UvZkpQjxTuDrSJJhAejfK830cNRxXKw9EgesmOxtb58E1ARaJQUIevkshi&#10;27kPLXQPibE8aFXeKa3TJXaCmGlHtgzfUIeUIjo/Q2lD6oJe9Yd5cnymi64P9kvN+EuX3gkK/WkT&#10;w4nUM11aRyKSFHZaRIw2P4Qkqkx8vJEj41yYQ54JHVESK3qPYYc/ZvUe47YOtEiRwYSDcaUMuJal&#10;c2rLlz21ssXjG57UHcXQLBssvKD90b5RllDusH8ctKPlLb9TSPic+fDIHM4SNgbuh/CAh9SArwSd&#10;RMka3O+3/kc8tjhqKalxNgvqf22YE5To7wab/0tvMIjDnC6D4edLvLhTzfJUYzbVDLB1eriJLE9i&#10;xAe9F6WD6hnXyDRGRRUzHGMXNOzFWWg3Bq4hLqbTBMLxtSzMzcLy6DrSHBvtqXlmznaNHnBC7mE/&#10;xWz8qt9bbLQ0MN0EkCoNQyS6ZbV7ABz9NE7dmoq75fSeUMdlOvkDAAD//wMAUEsDBBQABgAIAAAA&#10;IQAH+RN42AAAAAUBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI7BTsMwEETvSPyDtUjcqANEUQhxKkCF&#10;CydaxHkbu3ZEvI5sNw1/z/YEp9HOjGZfu178KGYT0xBIwe2qAGGoD3ogq+Bz93pTg0gZSeMYyCj4&#10;MQnW3eVFi40OJ/ow8zZbwSOUGlTgcp4aKVPvjMe0CpMhzg4hesx8Rit1xBOP+1HeFUUlPQ7EHxxO&#10;5sWZ/nt79Ao2z/bB9jVGt6n1MMzL1+Hdvil1fbU8PYLIZsl/ZTjjMzp0zLQPR9JJjAoq7rFbsp7T&#10;qgSxV3BflCC7Vv6n734BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAnudCfYACAACUBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAB/kTeNgAAAAF&#10;AQAADwAAAAAAAAAAAAAAAADaBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                       <v:textbox>
                         <w:txbxContent>
                           <w:p w14:paraId="734D3892" w14:textId="77777777" w:rsidR="00382FE2" w:rsidRDefault="00382FE2" w:rsidP="00382FE2"/>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">    Asian</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5D4B74D7" w14:textId="77777777" w:rsidR="00382FE2" w:rsidRDefault="00382FE2" w:rsidP="00924B02">
+          <w:p w14:paraId="5D4B74D7" w14:textId="0AA4F98C" w:rsidR="00382FE2" w:rsidRDefault="00382FE2" w:rsidP="00924B02">
             <w:pPr>
-              <w:spacing w:before="80" w:line="360" w:lineRule="auto"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251711488" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="13E3B5FC" wp14:editId="21C9418A">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251711488" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="13E3B5FC" wp14:editId="62B4C0DD">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>3810</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>75427</wp:posOffset>
+                        <wp:posOffset>40971</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="100330" cy="100584"/>
                       <wp:effectExtent l="0" t="0" r="13970" b="13970"/>
                       <wp:wrapNone/>
                       <wp:docPr id="318" name="Text Box 318"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr txBox="1"/>
                             <wps:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="100330" cy="100584"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
                                 <a:schemeClr val="lt1"/>
                               </a:solidFill>
                               <a:ln w="6350">
                                 <a:solidFill>
                                   <a:prstClr val="black"/>
                                 </a:solidFill>
@@ -12906,218 +13888,224 @@
                                 <a:schemeClr val="dk1"/>
                               </a:fontRef>
                             </wps:style>
                             <wps:txbx>
                               <w:txbxContent>
                                 <w:p w14:paraId="75CA9526" w14:textId="77777777" w:rsidR="00382FE2" w:rsidRDefault="00382FE2" w:rsidP="00382FE2"/>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape w14:anchorId="13E3B5FC" id="Text Box 318" o:spid="_x0000_s1064" type="#_x0000_t202" style="position:absolute;margin-left:.3pt;margin-top:5.95pt;width:7.9pt;height:7.9pt;z-index:251711488;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCe50J9gAIAAJQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+00SZcFdYosRYcB&#10;QVssHXpWZCkRKouapMTOfv0o2Xl1vXTYRabMj69PJK9vmkqTrXBegSlo7yKnRBgOpTKrgv58uvs0&#10;osQHZkqmwYiC7oSnN5OPH65rOxaXsAZdCkfQifHj2hZ0HYIdZ5nna1ExfwFWGFRKcBULeHWrrHSs&#10;Ru+Vzi7z/CqrwZXWARfe49/bVkknyb+UgocHKb0IRBcUcwvpdOlcxjObXLPxyjG7VrxLg/1DFhVT&#10;BoMeXN2ywMjGqb9cVYo78CDDBYcqAykVF6kGrKaXv6pmsWZWpFqQHG8PNPn/55bfbxf20ZHQfIUG&#10;HzASUls/9vgz1tNIV8UvZkpQjxTuDrSJJhAejfK830cNRxXKw9EgesmOxtb58E1ARaJQUIevkshi&#10;27kPLXQPibE8aFXeKa3TJXaCmGlHtgzfUIeUIjo/Q2lD6oJe9Yd5cnymi64P9kvN+EuX3gkK/WkT&#10;w4nUM11aRyKSFHZaRIw2P4Qkqkx8vJEj41yYQ54JHVESK3qPYYc/ZvUe47YOtEiRwYSDcaUMuJal&#10;c2rLlz21ssXjG57UHcXQLBssvKD90b5RllDusH8ctKPlLb9TSPic+fDIHM4SNgbuh/CAh9SArwSd&#10;RMka3O+3/kc8tjhqKalxNgvqf22YE5To7wab/0tvMIjDnC6D4edLvLhTzfJUYzbVDLB1eriJLE9i&#10;xAe9F6WD6hnXyDRGRRUzHGMXNOzFWWg3Bq4hLqbTBMLxtSzMzcLy6DrSHBvtqXlmznaNHnBC7mE/&#10;xWz8qt9bbLQ0MN0EkCoNQyS6ZbV7ABz9NE7dmoq75fSeUMdlOvkDAAD//wMAUEsDBBQABgAIAAAA&#10;IQAfGvfB2AAAAAUBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI7NTsMwEITvSLyDtUjcqNMKpWmIUwEq&#10;XDhREOdtvLUt4nUUu2l4e9wTHOdHM1+znX0vJhqjC6xguShAEHdBOzYKPj9e7ioQMSFr7AOTgh+K&#10;sG2vrxqsdTjzO037ZEQe4VijApvSUEsZO0se4yIMxDk7htFjynI0Uo94zuO+l6uiKKVHx/nB4kDP&#10;lrrv/ckr2D2ZjekqHO2u0s5N89fxzbwqdXszPz6ASDSnvzJc8DM6tJnpEE6so+gVlLmX3eUGxCUt&#10;70EcFKzWa5BtI//Tt78AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAnudCfYACAACUBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAHxr3wdgAAAAF&#10;AQAADwAAAAAAAAAAAAAAAADaBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+                    <v:shape w14:anchorId="13E3B5FC" id="Text Box 318" o:spid="_x0000_s1065" type="#_x0000_t202" style="position:absolute;margin-left:.3pt;margin-top:3.25pt;width:7.9pt;height:7.9pt;z-index:251711488;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDhVQ2ogAIAAJQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+28ujaIU2QpOgwI&#10;2mLt0LMiS4lQWdQkJXb260vJzqNdLx12kSnz4+sTyclVU2myFc4rMAXtneWUCMOhVGZV0F+PN18u&#10;KPGBmZJpMKKgO+Hp1fTzp0ltx6IPa9ClcASdGD+ubUHXIdhxlnm+FhXzZ2CFQaUEV7GAV7fKSsdq&#10;9F7prJ/n51kNrrQOuPAe/163SjpN/qUUPNxJ6UUguqCYW0inS+cyntl0wsYrx+xa8S4N9g9ZVEwZ&#10;DHpwdc0CIxun/nJVKe7AgwxnHKoMpFRcpBqwml7+ppqHNbMi1YLkeHugyf8/t/x2+2DvHQnNN2jw&#10;ASMhtfVjjz9jPY10VfxipgT1SOHuQJtoAuHRKM8HA9RwVKE8uhhGL9nR2DofvguoSBQK6vBVElls&#10;u/Chhe4hMZYHrcobpXW6xE4Qc+3IluEb6pBSROevUNqQuqDng1GeHL/SRdcH+6Vm/LlL7wSF/rSJ&#10;4UTqmS6tIxFJCjstIkabn0ISVSY+3smRcS7MIc+EjiiJFX3EsMMfs/qIcVsHWqTIYMLBuFIGXMvS&#10;a2rL5z21ssXjG57UHcXQLBssvKCDy32jLKHcYf84aEfLW36jkPAF8+GeOZwlbAzcD+EOD6kBXwk6&#10;iZI1uD/v/Y94bHHUUlLjbBbU/94wJyjRPww2/2VvOIzDnC7D0dc+XtypZnmqMZtqDtg6PdxElicx&#10;4oPei9JB9YRrZBajoooZjrELGvbiPLQbA9cQF7NZAuH4WhYW5sHy6DrSHBvtsXliznaNHnBCbmE/&#10;xWz8pt9bbLQ0MNsEkCoNQyS6ZbV7ABz9NE7dmoq75fSeUMdlOn0BAAD//wMAUEsDBBQABgAIAAAA&#10;IQDbdFTJ2AAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI7BTsMwEETvSPyDtUjcqEOAKIQ4FaDC&#10;hRMFcd7GW9siXkexm4a/xz3BZaTRjGZeu178IGaaogus4HpVgCDug3ZsFHx+vFzVIGJC1jgEJgU/&#10;FGHdnZ+12Ohw5Heat8mIPMKxQQU2pbGRMvaWPMZVGIlztg+Tx5TtZKSe8JjH/SDLoqikR8f5weJI&#10;z5b67+3BK9g8mXvT1zjZTa2dm5ev/Zt5VeryYnl8AJFoSX9lOOFndOgy0y4cWEcxKKhyL+sdiFNY&#10;3YLYKSjLG5BdK//Dd78AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA4VUNqIACAACUBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA23RUydgAAAAE&#10;AQAADwAAAAAAAAAAAAAAAADaBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                       <v:textbox>
                         <w:txbxContent>
                           <w:p w14:paraId="75CA9526" w14:textId="77777777" w:rsidR="00382FE2" w:rsidRDefault="00382FE2" w:rsidP="00382FE2"/>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">    Native Hawaiian or </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>other</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> Pacific Islander</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="32CE363F" w14:textId="77777777" w:rsidR="00382FE2" w:rsidRPr="00550410" w:rsidRDefault="00382FE2" w:rsidP="00924B02">
+          <w:p w14:paraId="32CE363F" w14:textId="76061732" w:rsidR="00382FE2" w:rsidRPr="00550410" w:rsidRDefault="001E46B8" w:rsidP="00924B02">
             <w:pPr>
-              <w:spacing w:before="80" w:line="360" w:lineRule="auto"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251712512" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="40E41F6D" wp14:editId="0A967FB4">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251712512" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="40E41F6D" wp14:editId="3CBD3643">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
-                        <wp:posOffset>3865</wp:posOffset>
+                        <wp:posOffset>7316</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>40999</wp:posOffset>
+                        <wp:posOffset>26670</wp:posOffset>
                       </wp:positionV>
-                      <wp:extent cx="100330" cy="127221"/>
-                      <wp:effectExtent l="0" t="0" r="13970" b="25400"/>
+                      <wp:extent cx="95415" cy="101931"/>
+                      <wp:effectExtent l="0" t="0" r="19050" b="12700"/>
                       <wp:wrapNone/>
                       <wp:docPr id="26" name="Text Box 26"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr txBox="1"/>
                             <wps:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
-                                <a:ext cx="100330" cy="127221"/>
+                                <a:ext cx="95415" cy="101931"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
                                 <a:schemeClr val="lt1"/>
                               </a:solidFill>
                               <a:ln w="6350">
                                 <a:solidFill>
                                   <a:prstClr val="black"/>
                                 </a:solidFill>
                               </a:ln>
                               <a:effectLst/>
                             </wps:spPr>
                             <wps:style>
                               <a:lnRef idx="0">
                                 <a:schemeClr val="accent1"/>
                               </a:lnRef>
                               <a:fillRef idx="0">
                                 <a:schemeClr val="accent1"/>
                               </a:fillRef>
                               <a:effectRef idx="0">
                                 <a:schemeClr val="accent1"/>
                               </a:effectRef>
                               <a:fontRef idx="minor">
                                 <a:schemeClr val="dk1"/>
                               </a:fontRef>
                             </wps:style>
                             <wps:txbx>
                               <w:txbxContent>
                                 <w:p w14:paraId="6AD8AD90" w14:textId="77777777" w:rsidR="00382FE2" w:rsidRDefault="00382FE2" w:rsidP="00382FE2"/>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
+                      <wp14:sizeRelH relativeFrom="margin">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="margin">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape w14:anchorId="40E41F6D" id="Text Box 26" o:spid="_x0000_s1065" type="#_x0000_t202" style="position:absolute;margin-left:.3pt;margin-top:3.25pt;width:7.9pt;height:10pt;z-index:251712512;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDj+FKwggIAAJQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+wkfaxBnSJrkWFA&#10;0RZLh54VWWqEyqImKbGzX19KtvPoeumwi0yZH1+fSF5eNZUmG+G8AlPQ4SCnRBgOpTLPBf31OP/y&#10;lRIfmCmZBiMKuhWeXk0/f7qs7USMYAW6FI6gE+MntS3oKgQ7yTLPV6JifgBWGFRKcBULeHXPWelY&#10;jd4rnY3y/CyrwZXWARfe49+bVkmnyb+Ugod7Kb0IRBcUcwvpdOlcxjObXrLJs2N2pXiXBvuHLCqm&#10;DAbdubphgZG1U3+5qhR34EGGAYcqAykVF6kGrGaYv6lmsWJWpFqQHG93NPn/55bfbRb2wZHQfIMG&#10;HzASUls/8fgz1tNIV8UvZkpQjxRud7SJJhAejfJ8PEYNR9VwdD4aJS/Z3tg6H74LqEgUCurwVRJZ&#10;bHPrAwZEaA+JsTxoVc6V1ukSO0Fca0c2DN9Qh975EUobUhf0bHyaJ8dHuuh6Z7/UjL/EIjHmAQpv&#10;2sRwIvVMl9aeiCSFrRYRo81PIYkqEx/v5Mg4F2aXZ0JHlMSKPmLY4fdZfcS4rQMtUmQwYWdcKQOu&#10;ZemY2vKlp1a2eCTpoO4ohmbZYOEFHV/0jbKEcov946AdLW/5XCHht8yHB+ZwlrAxcD+EezykBnwl&#10;6CRKVuD+vPc/4rHFUUtJjbNZUP97zZygRP8w2PwXw5OTOMzpcnJ6PsKLO9QsDzVmXV0Dts4QN5Hl&#10;SYz4oHtROqiecI3MYlRUMcMxdkFDL16HdmPgGuJiNksgHF/Lwq1ZWB5dR5pjoz02T8zZrtEDTsgd&#10;9FPMJm/6vcVGSwOzdQCp0jBEoltWuwfA0U/92q2puFsO7wm1X6bTVwAAAP//AwBQSwMEFAAGAAgA&#10;AAAhAJGUZRrXAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMjsFOwzAQRO9I/IO1SNyo0wqiEOJU&#10;gAoXTrSI8zZ2bavxOordNPw92xNcRhrNaOY16zn0YjJj8pEULBcFCENd1J6sgq/d210FImUkjX0k&#10;o+DHJFi311cN1jqe6dNM22wFj1CqUYHLeailTJ0zAdMiDoY4O8QxYGY7WqlHPPN46OWqKEoZ0BM/&#10;OBzMqzPdcXsKCjYv9tF2FY5uU2nvp/n78GHflbq9mZ+fQGQz578yXPAZHVpm2scT6SR6BSX3WB9A&#10;XMLyHsRewYq9bBv5H779BQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOP4UrCCAgAAlAUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJGUZRrXAAAA&#10;BAEAAA8AAAAAAAAAAAAAAAAA3AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+                    <v:shape w14:anchorId="40E41F6D" id="Text Box 26" o:spid="_x0000_s1066" type="#_x0000_t202" style="position:absolute;margin-left:.6pt;margin-top:2.1pt;width:7.5pt;height:8.05pt;z-index:251712512;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDg9CTpgQIAAJMFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xxy3SbcGdYqsRYYB&#10;RVusHXpWZKkxKouaxMTOfv0o2Xl1vXTYxabEj69PJC8u29qwtfKhAlvwfDDkTFkJZWWfC/7zcf7p&#10;C2cBhS2FAasKvlGBX04/frho3ESdwBJMqTwjJzZMGlfwJaKbZFmQS1WLMACnLCk1+FogHf1zVnrR&#10;kPfaZCfD4VnWgC+dB6lCoNvrTsmnyb/WSuKd1kEhMwWn3DB9ffou4jebXojJsxduWck+DfEPWdSi&#10;shR05+paoGArX/3lqq6khwAaBxLqDLSupEo1UDX58FU1D0vhVKqFyAluR1P4f27l7frB3XuG7Vdo&#10;6QEjIY0Lk0CXsZ5W+zr+KVNGeqJws6NNtcgkXZ6PR/mYM0mafJifnyYn2d7W+YDfFNQsCgX39CiJ&#10;K7G+CUjxCLqFxFABTFXOK2PSITaCujKerQU9ocGt8yOUsawp+NnpeJgcH+mi6539wgj5EmukmAco&#10;Ohkbw6nUMn1aex6ShBujIsbYH0qzqkx0vJGjkFLZXZ4JHVGaKnqPYY/fZ/Ue464OskiRweLOuK4s&#10;+I6lY2rLly21usMTSQd1RxHbRUuFF3yUBideLaDcUPt46CYrODmviPAbEfBeeBol6hhaD3hHH22A&#10;Xgl6ibMl+N9v3Uc8dThpOWtoNAsefq2EV5yZ75Z6/zwfUQIM02E0/nxCB3+oWRxq7Kq+AmqdnBaR&#10;k0mMeDRbUXuon2iLzGJUUgkrKXbBcSteYbcwaAtJNZslEE2vE3hjH5yMriPNsdEe2yfhXd/oSANy&#10;C9shFpNX/d5ho6WF2QpBV2kY9qz2D0CTn/q131JxtRyeE2q/S6d/AAAA//8DAFBLAwQUAAYACAAA&#10;ACEAUUMQe9cAAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyOwU7DMBBE75X4B2uRuLUOAVUhxKkA&#10;FS6caBHnbby1LWI7it00/D3bE5xGoxnNvGYz+15MNCYXg4LbVQGCQhe1C0bB5/51WYFIGYPGPgZS&#10;8EMJNu3VosFax3P4oGmXjeCRkGpUYHMeailTZ8ljWsWBAmfHOHrMbEcj9YhnHve9LItiLT26wA8W&#10;B3qx1H3vTl7B9tk8mK7C0W4r7dw0fx3fzZtSN9fz0yOITHP+K8MFn9GhZaZDPAWdRM++5KKCe5ZL&#10;umY9KCiLO5BtI//Tt78AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA4PQk6YECAACTBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAUUMQe9cAAAAF&#10;AQAADwAAAAAAAAAAAAAAAADbBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                       <v:textbox>
                         <w:txbxContent>
                           <w:p w14:paraId="6AD8AD90" w14:textId="77777777" w:rsidR="00382FE2" w:rsidRDefault="00382FE2" w:rsidP="00382FE2"/>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00382FE2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">    Two or more races</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00382FE2" w:rsidRPr="00550410" w14:paraId="0EBEFBF4" w14:textId="77777777" w:rsidTr="00924B02">
         <w:trPr>
           <w:trHeight w:val="2226"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11236" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2A383972" w14:textId="77777777" w:rsidR="00382FE2" w:rsidRPr="00550410" w:rsidRDefault="00382FE2" w:rsidP="00924B02">
             <w:pPr>
-              <w:spacing w:before="80" w:line="360" w:lineRule="auto"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE36AD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Disability status, defined as:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4A009A23" w14:textId="77777777" w:rsidR="00382FE2" w:rsidRPr="00FE36AD" w:rsidRDefault="00382FE2" w:rsidP="00382FE2">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="820"/>
               </w:tabs>
-              <w:spacing w:before="80" w:after="80" w:line="250" w:lineRule="auto"/>
+              <w:spacing w:line="250" w:lineRule="auto"/>
               <w:ind w:left="821" w:right="472"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE36AD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="231F20"/>
                 <w:w w:val="91"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Has</w:t>
             </w:r>
             <w:r w:rsidRPr="00FE36AD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="2"/>
                 <w:w w:val="91"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -13217,51 +14205,50 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="00FE36AD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="231F20"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="142614BF" w14:textId="77777777" w:rsidR="00382FE2" w:rsidRPr="00FE36AD" w:rsidRDefault="00382FE2" w:rsidP="00382FE2">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="820"/>
               </w:tabs>
-              <w:spacing w:before="80" w:after="80" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="821" w:right="-20"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE36AD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="231F20"/>
                 <w:w w:val="90"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Has</w:t>
             </w:r>
             <w:r w:rsidRPr="00FE36AD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="9"/>
                 <w:w w:val="90"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -13316,68 +14303,69 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="00FE36AD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="231F20"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="13F6A9AC" w14:textId="77777777" w:rsidR="00382FE2" w:rsidRPr="00FE36AD" w:rsidRDefault="00382FE2" w:rsidP="00382FE2">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="820"/>
               </w:tabs>
-              <w:spacing w:before="80" w:after="80" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="821" w:right="-20"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="231F20"/>
                 <w:w w:val="89"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Is</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-9"/>
                 <w:w w:val="89"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="231F20"/>
                 <w:w w:val="89"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">regarded </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="231F20"/>
@@ -13453,72 +14441,72 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="231F20"/>
                 <w:w w:val="96"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>impairment</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="231F20"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="78D7ED7E" w14:textId="77777777" w:rsidR="00382FE2" w:rsidRPr="00550410" w:rsidRDefault="00382FE2" w:rsidP="00382FE2">
+          <w:p w14:paraId="78D7ED7E" w14:textId="4FA4663D" w:rsidR="00382FE2" w:rsidRPr="00550410" w:rsidRDefault="00434DAE" w:rsidP="00382FE2">
             <w:pPr>
-              <w:spacing w:before="80" w:line="360" w:lineRule="auto"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251714560" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4AADCD78" wp14:editId="08B04D76">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251714560" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4AADCD78" wp14:editId="2C583EF0">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
-                        <wp:posOffset>2635002</wp:posOffset>
+                        <wp:posOffset>2666365</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>19354</wp:posOffset>
+                        <wp:posOffset>38100</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="100330" cy="100330"/>
                       <wp:effectExtent l="0" t="0" r="13970" b="13970"/>
                       <wp:wrapNone/>
                       <wp:docPr id="69" name="Text Box 69"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr txBox="1"/>
                             <wps:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="100330" cy="100330"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
                                 <a:schemeClr val="lt1"/>
                               </a:solidFill>
                               <a:ln w="6350">
                                 <a:solidFill>
                                   <a:prstClr val="black"/>
                                 </a:solidFill>
@@ -13539,76 +14527,76 @@
                                 <a:schemeClr val="dk1"/>
                               </a:fontRef>
                             </wps:style>
                             <wps:txbx>
                               <w:txbxContent>
                                 <w:p w14:paraId="0479159F" w14:textId="77777777" w:rsidR="00382FE2" w:rsidRDefault="00382FE2" w:rsidP="00382FE2"/>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape w14:anchorId="4AADCD78" id="Text Box 69" o:spid="_x0000_s1066" type="#_x0000_t202" style="position:absolute;margin-left:207.5pt;margin-top:1.5pt;width:7.9pt;height:7.9pt;z-index:251714560;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCMuWLIfAIAAJQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+30tS2oU2QtOgwo&#10;2mLt0LMiS41QWdQkJnb260vJzqvrpcMuNil+pMhPJM/Ou8aypQrRgKv46KDkTDkJtXFPFf/1cPXp&#10;C2cRhauFBacqvlKRn08+fjhr/VgdwhxsrQKjIC6OW1/xOaIfF0WUc9WIeABeOTJqCI1AUsNTUQfR&#10;UvTGFodleVq0EGofQKoY6fSyN/JJjq+1knirdVTIbMUpN8zfkL+z9C0mZ2L8FISfGzmkIf4hi0YY&#10;R5duQl0KFGwRzF+hGiMDRNB4IKEpQGsjVa6BqhmVr6q5nwuvci1ETvQbmuL/Cytvlvf+LjDsvkFH&#10;D5gIaX0cRzpM9XQ6NOlPmTKyE4WrDW2qQyaTU1keHZFFkmmQKUqxdfYh4ncFDUtCxQO9SiZLLK8j&#10;9tA1JN0VwZr6ylibldQJ6sIGthT0hhZzihR8D2Udayt+enRS5sB7thR64z+zQj6nIvcjkGZduk7l&#10;nhnS2hKRJVxZlTDW/VSamTrz8UaOQkrlNnlmdEJpqug9jgN+m9V7nPs6yCPfDA43zo1xEHqW9qmt&#10;n9fU6h5PJO3UnUTsZh0VXvHjPDnpaAb1ivonQD9a0csrQ4Rfi4h3ItAsUWPQfsBb+mgL9EowSJzN&#10;Ifx56zzhqcXJyllLs1nx+HshguLM/nDU/F9Hx5QAw6wcn3w+JCXsWma7FrdoLoBaZ0SbyMssJjza&#10;tagDNI+0RqbpVjIJJ+nuiuNavMB+Y9Aakmo6zSAaXy/w2t17mUInmlOjPXSPIvih0ZEm5AbWUyzG&#10;r/q9xyZPB9MFgjZ5GLasDg9Ao5/7dVhTabfs6hm1XaaTFwAAAP//AwBQSwMEFAAGAAgAAAAhAG3d&#10;gGLbAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoU1qQCXEqQIULJwri&#10;vI23jkVsR7abhr9nOcFpNZrR7LxmM/tBTJSyi0HDclGBoNBF44LV8PH+fKVA5ILB4BADafimDJv2&#10;/KzB2sRTeKNpV6zgkpBr1NCXMtZS5q4nj3kRRwrsHWLyWFgmK03CE5f7QV5X1a306AJ/6HGkp566&#10;r93Ra9g+2jvbKUz9Vhnnpvnz8GpftL68mB/uQRSay18YfufzdGh50z4eg8li0LBe3jBL0bDiw/56&#10;VTHKnoNKgWwb+R+g/QEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCMuWLIfAIAAJQFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBt3YBi2wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANYEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+                    <v:shape w14:anchorId="4AADCD78" id="Text Box 69" o:spid="_x0000_s1067" type="#_x0000_t202" style="position:absolute;margin-left:209.95pt;margin-top:3pt;width:7.9pt;height:7.9pt;z-index:251714560;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDzCy0dfQIAAJQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L3batNuCOkWWIsOA&#10;oC2WDj0rstQIlUVNUmJnX19Kdpyk66XDLjJpPlLkE8mr66bSZCucV2AKOhzklAjDoVTmqaC/Huaf&#10;vlDiAzMl02BEQXfC0+vJxw9XtR2LM1iDLoUjGMT4cW0Lug7BjrPM87WomB+AFQaNElzFAqruKSsd&#10;qzF6pbOzPL/ManCldcCF9/j3pjXSSYovpeDhTkovAtEFxdxCOl06V/HMJlds/OSYXSvepcH+IYuK&#10;KYOX9qFuWGBk49RfoSrFHXiQYcChykBKxUWqAasZ5q+qWa6ZFakWJMfbnib//8Ly2+3S3jsSmm/Q&#10;4ANGQmrrxx5/xnoa6ar4xUwJ2pHCXU+baALh0SnPz8/RwtHUyRglOzhb58N3ARWJQkEdvkoii20X&#10;PrTQPSTe5UGrcq60TkrsBDHTjmwZvqEOKUUMfoLShtQFvTy/yFPgE1sM3fuvNOPPscjTCKhpE68T&#10;qWe6tA5EJCnstIgYbX4KSVSZ+HgjR8a5MH2eCR1REit6j2OHP2T1Hue2DvRIN4MJvXOlDLiWpVNq&#10;y+c9tbLFI0lHdUcxNKsGCy/oqG+UFZQ77B8H7Wh5y+cKCV8wH+6Zw1nCxsD9EO7wkBrwlaCTKFmD&#10;+/PW/4jHFkcrJTXOZkH97w1zghL9w2Dzfx2ORnGYkzK6+HyGiju2rI4tZlPNAFtniJvI8iRGfNB7&#10;UTqoHnGNTOOtaGKG490FDXtxFtqNgWuIi+k0gXB8LQsLs7Q8ho40x0Z7aB6Zs12jB5yQW9hPMRu/&#10;6vcWGz0NTDcBpErDEIluWe0eAEc/9Wu3puJuOdYT6rBMJy8AAAD//wMAUEsDBBQABgAIAAAAIQCG&#10;BTso3AAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI8xT8MwFIR3JP6D9ZDYqJNSShLiVIAKSycK&#10;Yn6NX22L2I5sNw3/HjPBeLrT3XftZrYDmyhE452AclEAI9d7aZwS8PH+clMBiwmdxME7EvBNETbd&#10;5UWLjfRn90bTPimWS1xsUIBOaWw4j70mi3HhR3LZO/pgMWUZFJcBz7ncDnxZFGtu0bi8oHGkZ039&#10;1/5kBWyfVK36CoPeVtKYaf487tSrENdX8+MDsERz+gvDL35Ghy4zHfzJycgGAauyrnNUwDpfyv7q&#10;9u4e2EHAsqyAdy3/f6D7AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPMLLR19AgAAlAUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAIYFOyjcAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                       <v:textbox>
                         <w:txbxContent>
                           <w:p w14:paraId="0479159F" w14:textId="77777777" w:rsidR="00382FE2" w:rsidRDefault="00382FE2" w:rsidP="00382FE2"/>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251713536" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6E986BAD" wp14:editId="6867B472">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251713536" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6E986BAD" wp14:editId="70F317C3">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
-                        <wp:posOffset>2094368</wp:posOffset>
+                        <wp:posOffset>2151380</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>19657</wp:posOffset>
+                        <wp:posOffset>44450</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="100330" cy="100330"/>
                       <wp:effectExtent l="0" t="0" r="13970" b="13970"/>
                       <wp:wrapNone/>
                       <wp:docPr id="319" name="Text Box 319"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr txBox="1"/>
                             <wps:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="100330" cy="100330"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
                                 <a:schemeClr val="lt1"/>
                               </a:solidFill>
                               <a:ln w="6350">
                                 <a:solidFill>
                                   <a:prstClr val="black"/>
                                 </a:solidFill>
@@ -13632,62 +14620,62 @@
                             <wps:txbx>
                               <w:txbxContent>
                                 <w:p w14:paraId="76F75252" w14:textId="77777777" w:rsidR="00382FE2" w:rsidRDefault="00382FE2" w:rsidP="00382FE2"/>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape w14:anchorId="6E986BAD" id="Text Box 319" o:spid="_x0000_s1067" type="#_x0000_t202" style="position:absolute;margin-left:164.9pt;margin-top:1.55pt;width:7.9pt;height:7.9pt;z-index:251713536;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDzCy0dfQIAAJQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L3batNuCOkWWIsOA&#10;oC2WDj0rstQIlUVNUmJnX19Kdpyk66XDLjJpPlLkE8mr66bSZCucV2AKOhzklAjDoVTmqaC/Huaf&#10;vlDiAzMl02BEQXfC0+vJxw9XtR2LM1iDLoUjGMT4cW0Lug7BjrPM87WomB+AFQaNElzFAqruKSsd&#10;qzF6pbOzPL/ManCldcCF9/j3pjXSSYovpeDhTkovAtEFxdxCOl06V/HMJlds/OSYXSvepcH+IYuK&#10;KYOX9qFuWGBk49RfoSrFHXiQYcChykBKxUWqAasZ5q+qWa6ZFakWJMfbnib//8Ly2+3S3jsSmm/Q&#10;4ANGQmrrxx5/xnoa6ar4xUwJ2pHCXU+baALh0SnPz8/RwtHUyRglOzhb58N3ARWJQkEdvkoii20X&#10;PrTQPSTe5UGrcq60TkrsBDHTjmwZvqEOKUUMfoLShtQFvTy/yFPgE1sM3fuvNOPPscjTCKhpE68T&#10;qWe6tA5EJCnstIgYbX4KSVSZ+HgjR8a5MH2eCR1REit6j2OHP2T1Hue2DvRIN4MJvXOlDLiWpVNq&#10;y+c9tbLFI0lHdUcxNKsGCy/oqG+UFZQ77B8H7Wh5y+cKCV8wH+6Zw1nCxsD9EO7wkBrwlaCTKFmD&#10;+/PW/4jHFkcrJTXOZkH97w1zghL9w2Dzfx2ORnGYkzK6+HyGiju2rI4tZlPNAFtniJvI8iRGfNB7&#10;UTqoHnGNTOOtaGKG490FDXtxFtqNgWuIi+k0gXB8LQsLs7Q8ho40x0Z7aB6Zs12jB5yQW9hPMRu/&#10;6vcWGz0NTDcBpErDEIluWe0eAEc/9Wu3puJuOdYT6rBMJy8AAAD//wMAUEsDBBQABgAIAAAAIQDu&#10;iLXy3AAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqNMWqiTEqQAVLpwo&#10;iPM23toWsR3Fbhr+nuUEt1nNaOZts519LyYak4tBwXJRgKDQRe2CUfDx/nxTgkgZg8Y+BlLwTQm2&#10;7eVFg7WO5/BG0z4bwSUh1ajA5jzUUqbOkse0iAMF9o5x9Jj5HI3UI5653PdyVRQb6dEFXrA40JOl&#10;7mt/8gp2j6YyXYmj3ZXauWn+PL6aF6Wur+aHexCZ5vwXhl98RoeWmQ7xFHQSvYL1qmL0zGIJgv31&#10;7d0GxIGDZQWybeT/B9ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPMLLR19AgAAlAUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO6ItfLcAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+                    <v:shape w14:anchorId="6E986BAD" id="Text Box 319" o:spid="_x0000_s1068" type="#_x0000_t202" style="position:absolute;margin-left:169.4pt;margin-top:3.5pt;width:7.9pt;height:7.9pt;z-index:251713536;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAz24y5fQIAAJQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+w82m1BnSJLkWFA&#10;0BZrh54VWUqEyqImKbGzX19Kdl5dLx12kUnzI0V+Inl13VSabIXzCkxB+72cEmE4lMqsCvrrcf7p&#10;CyU+MFMyDUYUdCc8vZ58/HBV27EYwBp0KRzBIMaPa1vQdQh2nGWer0XFfA+sMGiU4CoWUHWrrHSs&#10;xuiVzgZ5fpnV4ErrgAvv8e9Na6STFF9KwcOdlF4EoguKuYV0unQu45lNrth45ZhdK96lwf4hi4op&#10;g5ceQt2wwMjGqb9CVYo78CBDj0OVgZSKi1QDVtPPX1XzsGZWpFqQHG8PNPn/F5bfbh/svSOh+QYN&#10;PmAkpLZ+7PFnrKeRropfzJSgHSncHWgTTSA8OuX5cIgWjqZOxijZ0dk6H74LqEgUCurwVRJZbLvw&#10;oYXuIfEuD1qVc6V1UmIniJl2ZMvwDXVIKWLwM5Q2pC7o5fAiT4HPbDH0wX+pGX+ORZ5HQE2beJ1I&#10;PdOldSQiSWGnRcRo81NIosrExxs5Ms6FOeSZ0BElsaL3OHb4Y1bvcW7rQI90M5hwcK6UAdeydE5t&#10;+bynVrZ4JOmk7iiGZtlg4QUdDfaNsoRyh/3joB0tb/lcIeEL5sM9czhL2Bi4H8IdHlIDvhJ0EiVr&#10;cH/e+h/x2OJopaTG2Syo/71hTlCifxhs/q/90SgOc1JGF58HqLhTy/LUYjbVDLB1+riJLE9ixAe9&#10;F6WD6gnXyDTeiiZmON5d0LAXZ6HdGLiGuJhOEwjH17KwMA+Wx9CR5thoj80Tc7Zr9IATcgv7KWbj&#10;V/3eYqOngekmgFRpGCLRLavdA+Dop37t1lTcLad6Qh2X6eQFAAD//wMAUEsDBBQABgAIAAAAIQBW&#10;nHMZ3AAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI8xT8MwFIR3JP6D9ZDYqEMCxQ1xKkCFpRMF&#10;dX6NXTsifo5sNw3/HjPBeLrT3XfNenYDm3SIvScJt4sCmKbOq56MhM+P1xsBLCYkhYMnLeFbR1i3&#10;lxcN1sqf6V1Pu2RYLqFYowSb0lhzHjurHcaFHzVl7+iDw5RlMFwFPOdyN/CyKJbcYU95weKoX6zu&#10;vnYnJ2HzbFamExjsRqi+n+b9cWvepLy+mp8egSU9p78w/OJndGgz08GfSEU2SKgqkdGThId8KfvV&#10;/d0S2EFCWQrgbcP/H2h/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADPbjLl9AgAAlAUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAFaccxncAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                       <v:textbox>
                         <w:txbxContent>
                           <w:p w14:paraId="76F75252" w14:textId="77777777" w:rsidR="00382FE2" w:rsidRDefault="00382FE2" w:rsidP="00382FE2"/>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00382FE2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Do you claim disability status?      Yes      No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4FD478CF" w14:textId="77777777" w:rsidR="00382FE2" w:rsidRDefault="00382FE2" w:rsidP="00382FE2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="252B8DBE" w14:textId="77777777" w:rsidR="00382FE2" w:rsidRDefault="00382FE2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
@@ -13828,57 +14816,71 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F78CB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The city collects this information for purposes of selecting a candidate for hire. Your data will be used to _________ [</w:t>
       </w:r>
       <w:r w:rsidRPr="008F78CB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>whatever the city’s process</w:t>
       </w:r>
       <w:r w:rsidRPr="008F78CB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>]. For public safety positions or in the event you are selected for hire, your data will be used to perform a criminal background check, including using the BCA’s website.</w:t>
       </w:r>
       <w:r w:rsidR="000B4965" w:rsidRPr="008F78CB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> C</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="000B4965" w:rsidRPr="008F78CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="00C70EC6" w:rsidRPr="008F78CB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>onsultant, c</w:t>
+        <w:t>onsultant</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00C70EC6" w:rsidRPr="008F78CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>, c</w:t>
       </w:r>
       <w:r w:rsidR="000B4965" w:rsidRPr="008F78CB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>ity staff and elected officials involved in the hiring process will have access to the data provide</w:t>
       </w:r>
       <w:r w:rsidR="00C70EC6" w:rsidRPr="008F78CB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidR="000B4965" w:rsidRPr="008F78CB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>. D</w:t>
       </w:r>
       <w:r w:rsidR="000B4965" w:rsidRPr="008F78CB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>ata may be shared upon court order or provided to the state or legislative auditor, upon request.</w:t>
       </w:r>
@@ -14170,194 +15172,50 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="75B198F2" w14:textId="77777777" w:rsidR="00C31988" w:rsidRDefault="00C31988" w:rsidP="00A6271B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="820"/>
           <w:tab w:val="left" w:pos="4400"/>
           <w:tab w:val="left" w:pos="5840"/>
         </w:tabs>
         <w:ind w:right="43"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="780A9A91" w14:textId="77777777" w:rsidR="00C31988" w:rsidRDefault="00C31988" w:rsidP="00A6271B">
-      <w:pPr>
-[...142 lines deleted...]
-    <w:p w14:paraId="7B918635" w14:textId="77777777" w:rsidR="00C31988" w:rsidRDefault="00C31988" w:rsidP="00A6271B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="820"/>
           <w:tab w:val="left" w:pos="4400"/>
           <w:tab w:val="left" w:pos="5840"/>
         </w:tabs>
         <w:ind w:right="43"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6059AC9A" w14:textId="5F5E9FCF" w:rsidR="00C31988" w:rsidRPr="0084327D" w:rsidRDefault="00C31988" w:rsidP="00C31988">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="820"/>
           <w:tab w:val="left" w:pos="4400"/>
           <w:tab w:val="left" w:pos="5840"/>
         </w:tabs>
         <w:ind w:right="43"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -14446,51 +15304,65 @@
     </w:p>
     <w:p w14:paraId="0ACFC52D" w14:textId="17D7CFA6" w:rsidR="00C31988" w:rsidRDefault="00C31988" w:rsidP="00C31988">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">The following section is </w:t>
       </w:r>
       <w:r w:rsidRPr="0084327D">
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>optional</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve"> to include with a city’s employment application materials. The benefit to including the information is that it can </w:t>
+        <w:t xml:space="preserve"> to include with a city’s employment application materials. The benefit </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> including the information is that it can </w:t>
       </w:r>
       <w:r w:rsidR="00652152">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">provide greater detail to applicants about </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">how the MN Government Data Practices Act may impact them. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DF2057A" w14:textId="42A9E555" w:rsidR="00C31988" w:rsidRPr="00C31988" w:rsidRDefault="00C31988" w:rsidP="00C31988">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
@@ -14664,152 +15536,180 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="00C31988">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ity must advise you of:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24546CAB" w14:textId="77777777" w:rsidR="00A6271B" w:rsidRPr="00C31988" w:rsidRDefault="00A6271B" w:rsidP="00A6271B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="820"/>
           <w:tab w:val="left" w:pos="4400"/>
           <w:tab w:val="left" w:pos="5840"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0"/>
         <w:ind w:right="43"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C31988">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">The purpose and intended use of the </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C31988">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>data;</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="55D9B1EA" w14:textId="77777777" w:rsidR="00A6271B" w:rsidRPr="00C31988" w:rsidRDefault="00A6271B" w:rsidP="00A6271B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="820"/>
           <w:tab w:val="left" w:pos="4400"/>
           <w:tab w:val="left" w:pos="5840"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0"/>
         <w:ind w:right="43"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C31988">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Whether you may refuse or are legally required to supply the requested </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C31988">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>data;</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="1B8B4287" w14:textId="77777777" w:rsidR="00A6271B" w:rsidRPr="00C31988" w:rsidRDefault="00A6271B" w:rsidP="00A6271B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="820"/>
           <w:tab w:val="left" w:pos="4400"/>
           <w:tab w:val="left" w:pos="5840"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0"/>
         <w:ind w:right="43"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C31988">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Any known consequences arising from your supplying or refusing to supply the data; and </w:t>
+        <w:t xml:space="preserve">Any known consequences arising from your </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C31988">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>supplying</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C31988">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or refusing to supply the data; and </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4883EF0A" w14:textId="77777777" w:rsidR="00A6271B" w:rsidRPr="00C31988" w:rsidRDefault="00A6271B" w:rsidP="00A6271B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="820"/>
           <w:tab w:val="left" w:pos="4400"/>
           <w:tab w:val="left" w:pos="5840"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0"/>
         <w:ind w:right="43"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C31988">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>The identity of other persons or organizations authorized by State of Federal law to receive the data you provide.</w:t>
+        <w:t xml:space="preserve">The identity of other </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C31988">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>persons</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C31988">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or organizations authorized by State of Federal law to receive the data you provide.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08761CBE" w14:textId="77777777" w:rsidR="00A6271B" w:rsidRPr="00C31988" w:rsidRDefault="00A6271B" w:rsidP="00A6271B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="820"/>
           <w:tab w:val="left" w:pos="4400"/>
           <w:tab w:val="left" w:pos="5840"/>
         </w:tabs>
         <w:ind w:left="360" w:right="43"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="36394ACA" w14:textId="77777777" w:rsidR="00A6271B" w:rsidRPr="00C31988" w:rsidRDefault="00A6271B" w:rsidP="00A6271B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="820"/>
           <w:tab w:val="left" w:pos="4400"/>
           <w:tab w:val="left" w:pos="5840"/>
         </w:tabs>
         <w:ind w:right="43"/>
@@ -14818,572 +15718,586 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C31988">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Second under “Personnel Data” (Minn. Stat. §13.43) the following data on you as an applicant for employment by a public agency is automatically public:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4EF6EFD6" w14:textId="77777777" w:rsidR="00A6271B" w:rsidRPr="00C31988" w:rsidRDefault="00A6271B" w:rsidP="00A6271B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="820"/>
           <w:tab w:val="left" w:pos="4400"/>
           <w:tab w:val="left" w:pos="5840"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0"/>
         <w:ind w:right="43"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C31988">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Your veteran’s </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C31988">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>status;</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="725BD761" w14:textId="77777777" w:rsidR="00A6271B" w:rsidRPr="00C31988" w:rsidRDefault="00A6271B" w:rsidP="00A6271B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="820"/>
           <w:tab w:val="left" w:pos="4400"/>
           <w:tab w:val="left" w:pos="5840"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0"/>
         <w:ind w:right="43"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C31988">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Your job </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C31988">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>history;</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="4862A0FE" w14:textId="77777777" w:rsidR="00A6271B" w:rsidRPr="00C31988" w:rsidRDefault="00A6271B" w:rsidP="00A6271B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="820"/>
           <w:tab w:val="left" w:pos="4400"/>
           <w:tab w:val="left" w:pos="5840"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0"/>
         <w:ind w:right="43"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C31988">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Your education and </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C31988">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>training;</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="0AC71AC0" w14:textId="77777777" w:rsidR="00A6271B" w:rsidRPr="00C31988" w:rsidRDefault="00A6271B" w:rsidP="00A6271B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="820"/>
           <w:tab w:val="left" w:pos="4400"/>
           <w:tab w:val="left" w:pos="5840"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0"/>
         <w:ind w:right="43"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C31988">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Your relevant test </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C31988">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>scores;</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="1359EF80" w14:textId="77777777" w:rsidR="00A6271B" w:rsidRPr="00C31988" w:rsidRDefault="00A6271B" w:rsidP="00A6271B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="820"/>
           <w:tab w:val="left" w:pos="4400"/>
           <w:tab w:val="left" w:pos="5840"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0"/>
         <w:ind w:right="43"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C31988">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Your rank on our eligibility list; and</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C45BA5E" w14:textId="77777777" w:rsidR="00A6271B" w:rsidRPr="00C31988" w:rsidRDefault="00A6271B" w:rsidP="00A6271B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="820"/>
           <w:tab w:val="left" w:pos="4400"/>
           <w:tab w:val="left" w:pos="5840"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0"/>
         <w:ind w:right="43"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C31988">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Work availability.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A0BA32F" w14:textId="77777777" w:rsidR="00A6271B" w:rsidRPr="00C31988" w:rsidRDefault="00A6271B" w:rsidP="00A6271B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="820"/>
           <w:tab w:val="left" w:pos="4400"/>
           <w:tab w:val="left" w:pos="5840"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0"/>
         <w:ind w:right="43"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4B7FFF71" w14:textId="77777777" w:rsidR="00A6271B" w:rsidRPr="00C31988" w:rsidRDefault="00A6271B" w:rsidP="00A6271B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="820"/>
           <w:tab w:val="left" w:pos="4400"/>
           <w:tab w:val="left" w:pos="5840"/>
         </w:tabs>
         <w:ind w:right="43"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C31988">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>As an applicant, your name</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> is considered private until you are certified as eligible for appointment to a position or are considered by the appointing authority to be a finalist for a position in public employment.</w:t>
+        <w:t>As an applicant, your name is considered private until you are certified as eligible for appointment to a position or are considered by the appointing authority to be a finalist for a position in public employment.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="087762D4" w14:textId="77777777" w:rsidR="00A6271B" w:rsidRPr="00C31988" w:rsidRDefault="00A6271B" w:rsidP="00A6271B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="820"/>
           <w:tab w:val="left" w:pos="4400"/>
           <w:tab w:val="left" w:pos="5840"/>
         </w:tabs>
         <w:spacing w:before="12"/>
         <w:ind w:right="40"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C31988">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>If you are hired, the following additional data about you will be considered public information:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67170B25" w14:textId="77777777" w:rsidR="00A6271B" w:rsidRPr="00C31988" w:rsidRDefault="00A6271B" w:rsidP="00A6271B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="820"/>
           <w:tab w:val="left" w:pos="4400"/>
           <w:tab w:val="left" w:pos="5840"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0"/>
         <w:ind w:right="43"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C31988">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Your </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C31988">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>name;</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00C31988">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A138A1E" w14:textId="77777777" w:rsidR="00A6271B" w:rsidRPr="00C31988" w:rsidRDefault="00A6271B" w:rsidP="00A6271B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="820"/>
           <w:tab w:val="left" w:pos="4400"/>
           <w:tab w:val="left" w:pos="5840"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0"/>
         <w:ind w:right="43"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C31988">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>Your employee identification number (which is not your Social Security number</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C31988">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>);</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="5AA68E84" w14:textId="77777777" w:rsidR="00A6271B" w:rsidRPr="00C31988" w:rsidRDefault="00A6271B" w:rsidP="00A6271B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="820"/>
           <w:tab w:val="left" w:pos="4400"/>
           <w:tab w:val="left" w:pos="5840"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0"/>
         <w:ind w:right="43"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C31988">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Your actual gross salary, contract fees, salary range, and actual gross </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C31988">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>pension;</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="42B65444" w14:textId="77777777" w:rsidR="00A6271B" w:rsidRPr="00C31988" w:rsidRDefault="00A6271B" w:rsidP="00A6271B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="820"/>
           <w:tab w:val="left" w:pos="4400"/>
           <w:tab w:val="left" w:pos="5840"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0"/>
         <w:ind w:right="43"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C31988">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">The value and nature of employer paid </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C31988">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>benefits;</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="67CB8746" w14:textId="77777777" w:rsidR="00A6271B" w:rsidRPr="00C31988" w:rsidRDefault="00A6271B" w:rsidP="00A6271B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="820"/>
           <w:tab w:val="left" w:pos="4400"/>
           <w:tab w:val="left" w:pos="5840"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0"/>
         <w:ind w:right="43"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C31988">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">The basis for and the amount of any added remuneration, including expense reimbursement, in addition to your </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C31988">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>salary;</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00C31988">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="061168B7" w14:textId="77777777" w:rsidR="00A6271B" w:rsidRPr="00C31988" w:rsidRDefault="00A6271B" w:rsidP="00A6271B">
+    <w:p w14:paraId="061168B7" w14:textId="786C2342" w:rsidR="00A6271B" w:rsidRPr="00C31988" w:rsidRDefault="00A6271B" w:rsidP="00A6271B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="820"/>
           <w:tab w:val="left" w:pos="4400"/>
           <w:tab w:val="left" w:pos="5840"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0"/>
         <w:ind w:right="43"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C31988">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">You job title, bargaining unit (if applicable) and job </w:t>
+        <w:t>You</w:t>
+      </w:r>
+      <w:r w:rsidR="00E533DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C31988">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> job title, bargaining unit (if applicable) and job </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C31988">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>description;</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00C31988">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64EAF79D" w14:textId="77777777" w:rsidR="00A6271B" w:rsidRPr="00C31988" w:rsidRDefault="00A6271B" w:rsidP="00A6271B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="820"/>
           <w:tab w:val="left" w:pos="4400"/>
           <w:tab w:val="left" w:pos="5840"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0"/>
         <w:ind w:right="43"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C31988">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">The dates of your first and last employment with </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C31988">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>us;</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="252A38A6" w14:textId="6A3DBD8C" w:rsidR="00A6271B" w:rsidRPr="00C31988" w:rsidRDefault="00A6271B" w:rsidP="00A6271B">
+    <w:p w14:paraId="217C5C34" w14:textId="51E1DB24" w:rsidR="00E533DF" w:rsidRDefault="00A6271B" w:rsidP="00A6271B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="820"/>
           <w:tab w:val="left" w:pos="4400"/>
           <w:tab w:val="left" w:pos="5840"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0"/>
         <w:ind w:right="43"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C31988">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">The status of any written complaints or charges against you while you work for the </w:t>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="00E533DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">existence and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C31988">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">status of any written complaints or charges against you while you work for the </w:t>
       </w:r>
       <w:r w:rsidR="00E80E48">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="00C31988">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">ity of </w:t>
       </w:r>
       <w:r w:rsidRPr="00C31988">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text5"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="_______"/>
             </w:textInput>
@@ -15402,728 +16316,851 @@
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00C31988">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00C31988">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:t>_______</w:t>
       </w:r>
       <w:r w:rsidRPr="00C31988">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00C31988">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve">, regardless </w:t>
+      </w:r>
+      <w:r w:rsidR="00E533DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C31988">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>regardless</w:t>
+        <w:t>whether or not</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00C31988">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> whether or not they have resulted in disciplinary action, the final disposition of any disciplinary action and supporting documentation;</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> they have resulted in disciplinary </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C31988">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:lang w:val="en"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>action</w:t>
+      </w:r>
+      <w:r w:rsidR="00E533DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C31988">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FCC0062" w14:textId="77777777" w:rsidR="00A6271B" w:rsidRPr="00C31988" w:rsidRDefault="00A6271B" w:rsidP="00A6271B">
+    <w:p w14:paraId="252A38A6" w14:textId="60A0C6A6" w:rsidR="00A6271B" w:rsidRPr="00C31988" w:rsidRDefault="00E533DF" w:rsidP="00A6271B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="820"/>
           <w:tab w:val="left" w:pos="4400"/>
           <w:tab w:val="left" w:pos="5840"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0"/>
         <w:ind w:right="43"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C31988">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">You work location and work telephone </w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="00A6271B" w:rsidRPr="00C31988">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">he final disposition of any disciplinary action and supporting </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00C31988">
-[...3 lines deleted...]
-        <w:t>number;</w:t>
+      <w:r w:rsidR="00A6271B" w:rsidRPr="00C31988">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>documentation;</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00C31988">
+      <w:r w:rsidR="00A6271B" w:rsidRPr="00C31988">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3037A5C4" w14:textId="77777777" w:rsidR="00A6271B" w:rsidRPr="00C31988" w:rsidRDefault="00A6271B" w:rsidP="00A6271B">
+    <w:p w14:paraId="5FCC0062" w14:textId="384AFF54" w:rsidR="00A6271B" w:rsidRPr="00C31988" w:rsidRDefault="00A6271B" w:rsidP="00A6271B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="820"/>
           <w:tab w:val="left" w:pos="4400"/>
           <w:tab w:val="left" w:pos="5840"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0"/>
         <w:ind w:right="43"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C31988">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Your education and training </w:t>
+        <w:t>You</w:t>
+      </w:r>
+      <w:r w:rsidR="00E533DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C31988">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> work location and work telephone </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C31988">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>background;</w:t>
+        <w:t>number;</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00C31988">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61DF14D6" w14:textId="77777777" w:rsidR="00A6271B" w:rsidRPr="00C31988" w:rsidRDefault="00A6271B" w:rsidP="00A6271B">
+    <w:p w14:paraId="3037A5C4" w14:textId="77777777" w:rsidR="00A6271B" w:rsidRPr="00C31988" w:rsidRDefault="00A6271B" w:rsidP="00A6271B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="820"/>
           <w:tab w:val="left" w:pos="4400"/>
           <w:tab w:val="left" w:pos="5840"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0"/>
         <w:ind w:right="43"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00C31988">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Your education and training </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C31988">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>background;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00C31988">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:lang w:val="en"/>
         </w:rPr>
-        <w:t xml:space="preserve">Work-related continuing </w:t>
-[...16 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="462F3E44" w14:textId="77777777" w:rsidR="00A6271B" w:rsidRPr="00C31988" w:rsidRDefault="00A6271B" w:rsidP="00A6271B">
+    <w:p w14:paraId="61DF14D6" w14:textId="77777777" w:rsidR="00A6271B" w:rsidRPr="00C31988" w:rsidRDefault="00A6271B" w:rsidP="00A6271B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="820"/>
           <w:tab w:val="left" w:pos="4400"/>
           <w:tab w:val="left" w:pos="5840"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0"/>
         <w:ind w:right="43"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C31988">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Honors and awards you have </w:t>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Work-related continuing </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C31988">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-        <w:t>received;</w:t>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>education;</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-    </w:p>
-    <w:p w14:paraId="1D749F75" w14:textId="77777777" w:rsidR="00A6271B" w:rsidRPr="00C31988" w:rsidRDefault="00A6271B" w:rsidP="00A6271B">
+      <w:r w:rsidRPr="00C31988">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="462F3E44" w14:textId="77777777" w:rsidR="00A6271B" w:rsidRPr="00C31988" w:rsidRDefault="00A6271B" w:rsidP="00A6271B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="820"/>
           <w:tab w:val="left" w:pos="4400"/>
           <w:tab w:val="left" w:pos="5840"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0"/>
         <w:ind w:right="43"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C31988">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Payroll timesheets or other comparable data that are only used to account for your works time for payroll purposes: except to the extent that release of time sheet data would reveal employee’s reasons for the use of sick or other medical leave or other non-public </w:t>
+        <w:t xml:space="preserve">Honors and awards you have </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C31988">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>data;</w:t>
+        <w:t>received;</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00C31988">
-[...8 lines deleted...]
-    <w:p w14:paraId="4C81F941" w14:textId="32E6E2E2" w:rsidR="00A6271B" w:rsidRPr="0084327D" w:rsidRDefault="00A6271B" w:rsidP="0084327D">
+    </w:p>
+    <w:p w14:paraId="1D749F75" w14:textId="5CC399FD" w:rsidR="00A6271B" w:rsidRPr="00C31988" w:rsidRDefault="00A6271B" w:rsidP="00A6271B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="820"/>
           <w:tab w:val="left" w:pos="4400"/>
           <w:tab w:val="left" w:pos="5840"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0"/>
         <w:ind w:right="43"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C31988">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Your previous work experience</w:t>
-[...8 lines deleted...]
-    <w:p w14:paraId="188DA79C" w14:textId="77777777" w:rsidR="00A6271B" w:rsidRPr="00C31988" w:rsidRDefault="00A6271B" w:rsidP="00A6271B">
+        <w:t xml:space="preserve">Payroll timesheets or other comparable data that are only used to account for your work time for payroll purposes: except to the extent that release of time sheet data would reveal </w:t>
+      </w:r>
+      <w:r w:rsidR="00E533DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>your</w:t>
+      </w:r>
+      <w:r w:rsidR="00E533DF" w:rsidRPr="00C31988">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C31988">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reasons for the use of sick or other medical leave or other non-public </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C31988">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>data;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C31988">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C81F941" w14:textId="32E6E2E2" w:rsidR="00A6271B" w:rsidRPr="0084327D" w:rsidRDefault="00A6271B" w:rsidP="0084327D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="820"/>
           <w:tab w:val="left" w:pos="4400"/>
           <w:tab w:val="left" w:pos="5840"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0"/>
         <w:ind w:right="43"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C31988">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>The “complete” terms of any settlement agreement (including buyout agreements) except that the agreement must include the specific reasons if it involves the payment of more than $10,000</w:t>
-[...15 lines deleted...]
-    <w:p w14:paraId="0D63DC13" w14:textId="77777777" w:rsidR="00A6271B" w:rsidRPr="00C31988" w:rsidRDefault="00A6271B" w:rsidP="00A6271B">
+        <w:t>Your previous work experience</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE075C" w:rsidRPr="00C31988">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="188DA79C" w14:textId="77777777" w:rsidR="00A6271B" w:rsidRPr="00C31988" w:rsidRDefault="00A6271B" w:rsidP="00A6271B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="820"/>
           <w:tab w:val="left" w:pos="4400"/>
           <w:tab w:val="left" w:pos="5840"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0"/>
         <w:ind w:right="43"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C31988">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Your badge </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>The “complete” terms of any settlement agreement (including buyout agreements) except that the agreement must include the specific reasons if it involves the payment of more than $10,000</w:t>
+      </w:r>
       <w:r w:rsidRPr="00C31988">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00C31988">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>. This data is private if the candidate is applying for or is hired for an undercover law enforcement position.</w:t>
+        <w:t>of public money; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D63DC13" w14:textId="77777777" w:rsidR="00A6271B" w:rsidRPr="00C31988" w:rsidRDefault="00A6271B" w:rsidP="00A6271B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="820"/>
+          <w:tab w:val="left" w:pos="4400"/>
+          <w:tab w:val="left" w:pos="5840"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="43"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C31988">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Your badge number. This data is private if the candidate is applying for or is hired for an undercover law enforcement position.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4AFE748E" w14:textId="77777777" w:rsidR="00A6271B" w:rsidRPr="00C31988" w:rsidRDefault="00A6271B" w:rsidP="00A6271B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="820"/>
           <w:tab w:val="left" w:pos="4400"/>
           <w:tab w:val="left" w:pos="5840"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0"/>
         <w:ind w:right="43"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1ECA5982" w14:textId="77777777" w:rsidR="00A6271B" w:rsidRPr="00C31988" w:rsidRDefault="00A6271B" w:rsidP="00A6271B">
+    <w:p w14:paraId="1ECA5982" w14:textId="56F77585" w:rsidR="00A6271B" w:rsidRPr="00C31988" w:rsidRDefault="00A6271B" w:rsidP="00A6271B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="820"/>
           <w:tab w:val="left" w:pos="4400"/>
           <w:tab w:val="left" w:pos="5840"/>
         </w:tabs>
         <w:ind w:right="43"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C31988">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">All data concerning you which is placed in your personnel </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C31988">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>file</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00C31988">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and which is not addressed in statute as public data (see above listing) is private data. This private data will be available to you and those members of city staff needing it to process city records. In addition, the following persons or organization are authorized by state and federal law to receive this data if they so request in certain circumstances:</w:t>
+        <w:t xml:space="preserve"> and which is not addressed in statute as public data (see above listing) is private data. This private data will be available to you and those members of city staff needing it to process city records. In addition, the following </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C31988">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>persons</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C31988">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+      <w:r w:rsidR="00E533DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>organizations</w:t>
+      </w:r>
+      <w:r w:rsidR="00E533DF" w:rsidRPr="00C31988">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C31988">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">are authorized by state and federal law to receive this data if </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C31988">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>they so</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C31988">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> request in certain circumstances:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53D8959C" w14:textId="77777777" w:rsidR="00A6271B" w:rsidRPr="00C31988" w:rsidRDefault="00A6271B" w:rsidP="00A6271B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="820"/>
           <w:tab w:val="left" w:pos="4400"/>
           <w:tab w:val="left" w:pos="5840"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0"/>
         <w:ind w:right="43"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C31988">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">The Bureau of </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C31988">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Census;</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="36F06328" w14:textId="77777777" w:rsidR="00A6271B" w:rsidRPr="00C31988" w:rsidRDefault="00A6271B" w:rsidP="00A6271B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="820"/>
           <w:tab w:val="left" w:pos="4400"/>
           <w:tab w:val="left" w:pos="5840"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0"/>
         <w:ind w:right="43"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C31988">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Federal, State and County </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C31988">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Auditors;</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="3F18B512" w14:textId="77777777" w:rsidR="00A6271B" w:rsidRPr="00C31988" w:rsidRDefault="00A6271B" w:rsidP="00A6271B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="820"/>
           <w:tab w:val="left" w:pos="4400"/>
           <w:tab w:val="left" w:pos="5840"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0"/>
         <w:ind w:right="43"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C31988">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">The State Department of Public </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C31988">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Welfare;</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="31E74E94" w14:textId="77777777" w:rsidR="00A6271B" w:rsidRPr="00C31988" w:rsidRDefault="00A6271B" w:rsidP="00A6271B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="820"/>
           <w:tab w:val="left" w:pos="4400"/>
           <w:tab w:val="left" w:pos="5840"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0"/>
         <w:ind w:right="43"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C31988">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">The Department of Human </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C31988">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Rights;</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="11BE51D8" w14:textId="77777777" w:rsidR="00A6271B" w:rsidRPr="00C31988" w:rsidRDefault="00A6271B" w:rsidP="00A6271B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="820"/>
           <w:tab w:val="left" w:pos="4400"/>
           <w:tab w:val="left" w:pos="5840"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0"/>
         <w:ind w:right="43"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C31988">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Federal Officials investigating compliance of Affirmative Action and Equal Employment </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C31988">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Opportunities;</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="4D568949" w14:textId="77777777" w:rsidR="00A6271B" w:rsidRPr="00C31988" w:rsidRDefault="00A6271B" w:rsidP="00A6271B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="820"/>
           <w:tab w:val="left" w:pos="4400"/>
           <w:tab w:val="left" w:pos="5840"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0"/>
         <w:ind w:right="43"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C31988">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Labor organizations and the Bureau of Mediation </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C31988">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Services;</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="0BDD89BE" w14:textId="77777777" w:rsidR="00A6271B" w:rsidRPr="00C31988" w:rsidRDefault="00A6271B" w:rsidP="00A6271B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="820"/>
           <w:tab w:val="left" w:pos="4400"/>
           <w:tab w:val="left" w:pos="5840"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0"/>
         <w:ind w:right="43"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C31988">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Data may also be made available through court order.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CF9F7CB" w14:textId="77777777" w:rsidR="00A6271B" w:rsidRPr="00C31988" w:rsidRDefault="00A6271B" w:rsidP="00A6271B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="820"/>
           <w:tab w:val="left" w:pos="4400"/>
           <w:tab w:val="left" w:pos="5840"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0"/>
         <w:ind w:right="43"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2CA4024F" w14:textId="48D6A499" w:rsidR="00A6271B" w:rsidRPr="00C31988" w:rsidRDefault="00A6271B" w:rsidP="00A6271B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="820"/>
           <w:tab w:val="left" w:pos="4400"/>
           <w:tab w:val="left" w:pos="5840"/>
         </w:tabs>
         <w:ind w:right="43"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C31988">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>With the exception of</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00C31988">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> the optional data requested, the data you provide is needed to identify you and assist in determining your suitability for the position for which you are applying. The optional data is used in summary form by the city’s Affirmative Action Program to monitor protected class employment and meet federal, </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> and local reporting requirements.</w:t>
+        <w:t xml:space="preserve"> the optional data requested, the data you provide is needed to identify you and assist in determining your suitability for the position for which you are applying. The optional data is used in summary form by the city’s Affirmative Action Program to monitor protected class employment and meet federal, state and local reporting requirements.</w:t>
       </w:r>
       <w:r w:rsidR="004A288C" w:rsidRPr="00C31988">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C31988">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Furnishing the optional data requested about you i</w:t>
       </w:r>
       <w:r w:rsidR="004F41C8" w:rsidRPr="00C31988">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
@@ -16311,84 +17348,100 @@
         <w:ind w:right="43"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C31988">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>NOTICE TO MINORS:</w:t>
       </w:r>
       <w:r w:rsidRPr="00C31988">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Minors from whom private data or confidential data is collected have the right to request that parental access to the private data be denied.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D1C3A73" w14:textId="77777777" w:rsidR="00A6271B" w:rsidRPr="00C31988" w:rsidRDefault="00A6271B" w:rsidP="00A6271B">
+    <w:p w14:paraId="2D1C3A73" w14:textId="77777777" w:rsidR="00A6271B" w:rsidRDefault="00A6271B" w:rsidP="00A6271B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="820"/>
           <w:tab w:val="left" w:pos="4400"/>
           <w:tab w:val="left" w:pos="5840"/>
         </w:tabs>
         <w:ind w:right="43"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2EFB0CF1" w14:textId="5D9D8CC2" w:rsidR="00A6271B" w:rsidRPr="00C31988" w:rsidRDefault="00A6271B" w:rsidP="00A6271B">
+    <w:p w14:paraId="0CDAD063" w14:textId="77777777" w:rsidR="00856ECA" w:rsidRPr="00C31988" w:rsidRDefault="00856ECA" w:rsidP="00A6271B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="820"/>
           <w:tab w:val="left" w:pos="4400"/>
           <w:tab w:val="left" w:pos="5840"/>
         </w:tabs>
         <w:ind w:right="43"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2EFB0CF1" w14:textId="5D9D8CC2" w:rsidR="00A6271B" w:rsidRPr="00C31988" w:rsidRDefault="00A6271B" w:rsidP="00A6271B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="820"/>
+          <w:tab w:val="left" w:pos="4400"/>
+          <w:tab w:val="left" w:pos="5840"/>
+        </w:tabs>
+        <w:ind w:right="43"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C31988">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">If you have any questions regarding your rights as a subject of data, please contact the </w:t>
       </w:r>
       <w:r w:rsidR="00E80E48">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="00C31988">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ity of </w:t>
       </w:r>
       <w:r w:rsidRPr="00C31988">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
@@ -16443,51 +17496,71 @@
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00C31988">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C31988">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Human Resources Department at address, City, MN Zip. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C31988">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>This information is subject to change consistent with subsequent amendments to the Minnesota Government Data Practices Act</w:t>
+        <w:t xml:space="preserve">This information is subject to change </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C31988">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>consistent</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C31988">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with subsequent amendments to the Minnesota Government Data Practices Act</w:t>
       </w:r>
       <w:r w:rsidRPr="00C31988">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="702C581C" w14:textId="77777777" w:rsidR="004A288C" w:rsidRPr="00C31988" w:rsidRDefault="004A288C" w:rsidP="00A6271B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="820"/>
           <w:tab w:val="left" w:pos="4400"/>
           <w:tab w:val="left" w:pos="5840"/>
         </w:tabs>
         <w:ind w:right="43"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="703D0CDA" w14:textId="77777777" w:rsidR="004A288C" w:rsidRPr="00C31988" w:rsidRDefault="004A288C" w:rsidP="00B97C6D">
       <w:pPr>
@@ -16593,173 +17666,173 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="63679945" w14:textId="77777777" w:rsidR="009E128F" w:rsidRPr="004A288C" w:rsidRDefault="00A6271B" w:rsidP="004A288C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="820"/>
           <w:tab w:val="left" w:pos="4400"/>
           <w:tab w:val="left" w:pos="5840"/>
         </w:tabs>
         <w:spacing w:before="12"/>
         <w:ind w:right="40"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C31988">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>NOTICE REGARDING REQUEST FOR MARRIAGE CERTIFICATE FOR VETERANS’ PREFERENCE DOCUMENTATION:</w:t>
       </w:r>
       <w:r w:rsidRPr="00C31988">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C31988">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>This information will be used for documentation purposes for verifying marital status for requesting applicable spousal Veterans’ Preference credits.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="009E128F" w:rsidRPr="004A288C">
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="275303C3" w14:textId="77777777" w:rsidR="00450C79" w:rsidRDefault="00450C79" w:rsidP="007A4845">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="1CAB3EF7" w14:textId="77777777" w:rsidR="00450C79" w:rsidRDefault="00450C79" w:rsidP="007A4845">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Franklin Gothic Medium">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI">
-    <w:panose1 w:val="020B0502040204020203"/>
+  <w:font w:name="TimesNewRoman">
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Gill Sans MT">
     <w:panose1 w:val="020B0502020104020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000003" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1164EAF3" w14:textId="002DD3B5" w:rsidR="001624F8" w:rsidRPr="001624F8" w:rsidRDefault="001624F8" w:rsidP="001624F8">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1164EAF3" w14:textId="0EC1EF00" w:rsidR="001624F8" w:rsidRPr="001624F8" w:rsidRDefault="001624F8" w:rsidP="001624F8">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="001624F8">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
       <w:t>League of</w:t>
     </w:r>
     <w:r w:rsidRPr="001624F8">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:spacing w:val="-1"/>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
@@ -16793,71 +17866,71 @@
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
       <w:t>:</w:t>
     </w:r>
     <w:r w:rsidRPr="001624F8">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:alias w:val="Date"/>
         <w:tag w:val="Date"/>
         <w:id w:val="-1794050930"/>
-        <w:date w:fullDate="2023-05-11T00:00:00Z">
+        <w:date w:fullDate="2026-05-07T00:00:00Z">
           <w:dateFormat w:val="M/d/yyyy"/>
           <w:lid w:val="en-US"/>
           <w:storeMappedDataAs w:val="dateTime"/>
           <w:calendar w:val="gregorian"/>
         </w:date>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:r w:rsidR="00E13198">
+        <w:r w:rsidR="00573113">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="15"/>
             <w:szCs w:val="15"/>
           </w:rPr>
-          <w:t>5/11/2023</w:t>
+          <w:t>5/7/2026</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
-  <w:p w14:paraId="679636AE" w14:textId="20ED2DE2" w:rsidR="001624F8" w:rsidRPr="001624F8" w:rsidRDefault="003D6AE1" w:rsidP="00E37BEA">
+  <w:p w14:paraId="679636AE" w14:textId="20ED2DE2" w:rsidR="001624F8" w:rsidRPr="001624F8" w:rsidRDefault="00B4334C" w:rsidP="00E37BEA">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:alias w:val="Title"/>
         <w:tag w:val=""/>
         <w:id w:val="-1042823959"/>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
@@ -16905,91 +17978,266 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00652152">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
       <w:t>13</w:t>
     </w:r>
     <w:r w:rsidR="001624F8" w:rsidRPr="001624F8">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="7045DC8C" w14:textId="77777777" w:rsidR="00450C79" w:rsidRDefault="00450C79" w:rsidP="007A4845">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="5F510998" w14:textId="77777777" w:rsidR="00450C79" w:rsidRDefault="00450C79" w:rsidP="007A4845">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF89"/>
+    <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4B927E62"/>
+    <w:tmpl w:val="27CC2DE2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="ListNumber5"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF7D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DFE2A50C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="ListNumber4"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF7E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5680FD8E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="ListNumber3"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF7F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="466E6C5A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="ListNumber2"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF80"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9A1ED750"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="ListBullet5"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="360"/>
+          <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF81"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F2DED6A8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="ListBullet4"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF82"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="15B87736"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="ListBullet3"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF83"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A8B82AD2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="ListBullet2"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF88"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9BDCCE56"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="ListNumber"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF89"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="19B494EC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="ListBullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="098852E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AD66CF1C"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -17058,51 +18306,217 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1A3F291B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="BE22C7D4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperRoman"/>
+      <w:pStyle w:val="Heading1"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="576" w:hanging="576"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:pStyle w:val="Heading2"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="576" w:hanging="576"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Heading3"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="576" w:hanging="576"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pStyle w:val="Heading4"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="576" w:hanging="576"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Heading5"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="576" w:hanging="576"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pStyle w:val="Heading6"/>
+      <w:lvlText w:val="(%6)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="576" w:hanging="576"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:pStyle w:val="Heading7"/>
+      <w:lvlText w:val="(%7)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="576" w:hanging="576"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pStyle w:val="Heading8"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="576" w:hanging="576"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlRestart w:val="0"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val="Chapter %9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4032" w:firstLine="288"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:noProof w:val="0"/>
+        <w:vanish w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:spacing w:val="0"/>
+        <w:kern w:val="0"/>
+        <w:position w:val="0"/>
+        <w:u w:val="none"/>
+        <w:effect w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+        <w:em w:val="none"/>
+        <w:specVanish w:val="0"/>
+        <w14:glow w14:rad="0">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:glow>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:reflection w14:blurRad="0" w14:stA="0" w14:stPos="0" w14:endA="0" w14:endPos="0" w14:dist="0" w14:dir="0" w14:fadeDir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none"/>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
+        <w14:scene3d>
+          <w14:camera w14:prst="orthographicFront"/>
+          <w14:lightRig w14:rig="threePt" w14:dir="t">
+            <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
+          </w14:lightRig>
+        </w14:scene3d>
+        <w14:props3d w14:extrusionH="0" w14:contourW="0" w14:prstMaterial="none"/>
+        <w14:ligatures w14:val="none"/>
+        <w14:numForm w14:val="default"/>
+        <w14:numSpacing w14:val="default"/>
+        <w14:stylisticSets/>
+        <w14:cntxtAlts w14:val="0"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="334A6242"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1114843C"/>
     <w:lvl w:ilvl="0" w:tplc="04090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -17144,51 +18558,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="37F26C88"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="230E18F8"/>
     <w:lvl w:ilvl="0" w:tplc="04090011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="-102" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="618" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -17230,51 +18644,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4218" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4938" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5658" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42033FC7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F08837EC"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -17343,51 +18757,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="463635F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BAB0846E"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -17456,51 +18870,185 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4DD35F3F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9F60A2F0"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4680"/>
+        </w:tabs>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5400"/>
+        </w:tabs>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6120"/>
+        </w:tabs>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="513B0669"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A2ECC372"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="Bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="68D03252"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="780A7E36"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -17569,51 +19117,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="73A131E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="671ACC80"/>
     <w:lvl w:ilvl="0" w:tplc="0409001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -17655,51 +19203,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7FD4494E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E4D0C382"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Outlinenumbered"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1152"/>
         </w:tabs>
         <w:ind w:left="547" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -17797,461 +19345,878 @@
           <w:tab w:val="num" w:pos="6030"/>
         </w:tabs>
         <w:ind w:left="6030" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6750"/>
         </w:tabs>
         <w:ind w:left="6750" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1733381800">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1472165176">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1728605988">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1778670977">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1359967032">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="295574981">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1517843379">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1693606438">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1148550126">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="2096169131">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1161043984">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="583685025">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1472165176">
+  <w:num w:numId="13" w16cid:durableId="2104296654">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1047073888">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1021710637">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="936987126">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1411342930">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="261963140">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="2057972630">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="976834329">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1728605988">
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="21" w16cid:durableId="202793511">
+    <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1778670977">
-    <w:abstractNumId w:val="7"/>
+  <w:num w:numId="22" w16cid:durableId="1150900955">
+    <w:abstractNumId w:val="11"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="3"/>
+    </w:lvlOverride>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1359967032">
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="23" w16cid:durableId="1370254869">
+    <w:abstractNumId w:val="11"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="3"/>
+    </w:lvlOverride>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="295574981">
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="24" w16cid:durableId="1726949484">
+    <w:abstractNumId w:val="11"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="3"/>
+    </w:lvlOverride>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1517843379">
-    <w:abstractNumId w:val="4"/>
+  <w:num w:numId="25" w16cid:durableId="709496790">
+    <w:abstractNumId w:val="11"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="3"/>
+    </w:lvlOverride>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1693606438">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="26" w16cid:durableId="837577848">
+    <w:abstractNumId w:val="11"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="3"/>
+    </w:lvlOverride>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="1148550126">
-    <w:abstractNumId w:val="6"/>
+  <w:num w:numId="27" w16cid:durableId="1539511908">
+    <w:abstractNumId w:val="11"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="3"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="1755085373">
+    <w:abstractNumId w:val="11"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="3"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="938485981">
+    <w:abstractNumId w:val="11"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="3"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="128596396">
+    <w:abstractNumId w:val="11"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="3"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="469981453">
+    <w:abstractNumId w:val="11"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="3"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="1190920279">
+    <w:abstractNumId w:val="11"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="3"/>
+    </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:attachedTemplate r:id="rId1"/>
+  <w:linkStyles/>
   <w:stylePaneFormatFilter w:val="B701" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="1"/>
   <w:trackRevisions/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="47105"/>
+    <o:shapedefaults v:ext="edit" spidmax="65537"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00450C79"/>
     <w:rsid w:val="00003DF6"/>
+    <w:rsid w:val="000174B9"/>
+    <w:rsid w:val="000446E6"/>
     <w:rsid w:val="000557FD"/>
+    <w:rsid w:val="00057573"/>
+    <w:rsid w:val="000A3DB6"/>
     <w:rsid w:val="000B4965"/>
+    <w:rsid w:val="000E4A0E"/>
     <w:rsid w:val="000E6868"/>
+    <w:rsid w:val="00103D73"/>
     <w:rsid w:val="001305D5"/>
     <w:rsid w:val="00131ECD"/>
     <w:rsid w:val="00136E84"/>
     <w:rsid w:val="00155258"/>
+    <w:rsid w:val="00160759"/>
     <w:rsid w:val="00160948"/>
     <w:rsid w:val="001624F8"/>
     <w:rsid w:val="001823FD"/>
     <w:rsid w:val="00197910"/>
+    <w:rsid w:val="001B4009"/>
     <w:rsid w:val="001D122C"/>
     <w:rsid w:val="001D4983"/>
     <w:rsid w:val="001D7E8B"/>
+    <w:rsid w:val="001E46B8"/>
     <w:rsid w:val="002342E4"/>
+    <w:rsid w:val="0025756B"/>
+    <w:rsid w:val="00296A92"/>
+    <w:rsid w:val="002B266C"/>
+    <w:rsid w:val="002C1BC0"/>
+    <w:rsid w:val="002E6E06"/>
     <w:rsid w:val="003001DF"/>
     <w:rsid w:val="00307F09"/>
     <w:rsid w:val="00311244"/>
     <w:rsid w:val="00333792"/>
     <w:rsid w:val="00335015"/>
     <w:rsid w:val="00376F5F"/>
     <w:rsid w:val="00382FE2"/>
     <w:rsid w:val="003C572A"/>
     <w:rsid w:val="003D5E54"/>
     <w:rsid w:val="003D6AE1"/>
+    <w:rsid w:val="003D7410"/>
     <w:rsid w:val="0041034F"/>
     <w:rsid w:val="00424CED"/>
     <w:rsid w:val="0042700B"/>
+    <w:rsid w:val="00434DAE"/>
+    <w:rsid w:val="00440BEE"/>
     <w:rsid w:val="00450C79"/>
     <w:rsid w:val="0045419D"/>
     <w:rsid w:val="004A288C"/>
     <w:rsid w:val="004A7267"/>
     <w:rsid w:val="004B14EC"/>
     <w:rsid w:val="004B6F0D"/>
+    <w:rsid w:val="004C2B35"/>
+    <w:rsid w:val="004C44BD"/>
     <w:rsid w:val="004D4506"/>
     <w:rsid w:val="004F287E"/>
     <w:rsid w:val="004F41C8"/>
     <w:rsid w:val="00507E00"/>
     <w:rsid w:val="00545D83"/>
     <w:rsid w:val="0056674B"/>
+    <w:rsid w:val="00573113"/>
+    <w:rsid w:val="00574328"/>
     <w:rsid w:val="00594A11"/>
     <w:rsid w:val="005A714E"/>
+    <w:rsid w:val="005B17E5"/>
     <w:rsid w:val="005C23A1"/>
     <w:rsid w:val="005D63A9"/>
     <w:rsid w:val="005E06E4"/>
+    <w:rsid w:val="005F3E23"/>
     <w:rsid w:val="005F5DF4"/>
+    <w:rsid w:val="00630B80"/>
     <w:rsid w:val="00643D7D"/>
+    <w:rsid w:val="00647472"/>
     <w:rsid w:val="00652152"/>
     <w:rsid w:val="00666793"/>
+    <w:rsid w:val="00666A45"/>
+    <w:rsid w:val="0066708E"/>
     <w:rsid w:val="00674A5F"/>
+    <w:rsid w:val="00682A72"/>
     <w:rsid w:val="00683862"/>
     <w:rsid w:val="00690713"/>
+    <w:rsid w:val="00694812"/>
     <w:rsid w:val="006B3A20"/>
+    <w:rsid w:val="006B502E"/>
     <w:rsid w:val="006C28AE"/>
     <w:rsid w:val="006C4F0B"/>
     <w:rsid w:val="006D5E6C"/>
     <w:rsid w:val="0070334F"/>
     <w:rsid w:val="007037DE"/>
     <w:rsid w:val="00742D35"/>
     <w:rsid w:val="00774BFA"/>
     <w:rsid w:val="0077733D"/>
     <w:rsid w:val="007A4845"/>
     <w:rsid w:val="007B383C"/>
     <w:rsid w:val="007C3E3F"/>
     <w:rsid w:val="007F32FF"/>
     <w:rsid w:val="007F72A3"/>
     <w:rsid w:val="007F7B36"/>
     <w:rsid w:val="008108BA"/>
     <w:rsid w:val="0084327D"/>
+    <w:rsid w:val="00856ECA"/>
     <w:rsid w:val="00885DD5"/>
     <w:rsid w:val="00891255"/>
     <w:rsid w:val="008B0540"/>
+    <w:rsid w:val="008B30CD"/>
+    <w:rsid w:val="008B6410"/>
     <w:rsid w:val="008C6F01"/>
     <w:rsid w:val="008F4217"/>
     <w:rsid w:val="008F78CB"/>
     <w:rsid w:val="00911028"/>
     <w:rsid w:val="009662D2"/>
     <w:rsid w:val="009822FC"/>
     <w:rsid w:val="009D2855"/>
     <w:rsid w:val="009E128F"/>
     <w:rsid w:val="009E367B"/>
     <w:rsid w:val="009F563E"/>
     <w:rsid w:val="00A374C8"/>
     <w:rsid w:val="00A4372B"/>
     <w:rsid w:val="00A57558"/>
     <w:rsid w:val="00A6271B"/>
     <w:rsid w:val="00A75C11"/>
     <w:rsid w:val="00AC19A2"/>
     <w:rsid w:val="00AE0A12"/>
     <w:rsid w:val="00AE64B8"/>
     <w:rsid w:val="00B408B1"/>
+    <w:rsid w:val="00B4334C"/>
+    <w:rsid w:val="00B47BE6"/>
     <w:rsid w:val="00B722AA"/>
+    <w:rsid w:val="00B743D5"/>
+    <w:rsid w:val="00B76BF9"/>
     <w:rsid w:val="00B86CAE"/>
     <w:rsid w:val="00B87AE4"/>
     <w:rsid w:val="00BA4642"/>
     <w:rsid w:val="00BA7387"/>
     <w:rsid w:val="00BB4064"/>
+    <w:rsid w:val="00BC4F9D"/>
+    <w:rsid w:val="00BD26C9"/>
     <w:rsid w:val="00BF6710"/>
+    <w:rsid w:val="00C063F7"/>
     <w:rsid w:val="00C31988"/>
+    <w:rsid w:val="00C41826"/>
     <w:rsid w:val="00C46296"/>
     <w:rsid w:val="00C579B5"/>
     <w:rsid w:val="00C70EC6"/>
     <w:rsid w:val="00C73970"/>
+    <w:rsid w:val="00C86CB1"/>
     <w:rsid w:val="00CA61E3"/>
     <w:rsid w:val="00CA7161"/>
     <w:rsid w:val="00CA79A0"/>
+    <w:rsid w:val="00CC7946"/>
     <w:rsid w:val="00CD77F4"/>
     <w:rsid w:val="00CE075C"/>
+    <w:rsid w:val="00CF4CA5"/>
+    <w:rsid w:val="00D428EB"/>
     <w:rsid w:val="00D44B8B"/>
     <w:rsid w:val="00D70F7E"/>
+    <w:rsid w:val="00D95436"/>
     <w:rsid w:val="00DA35B9"/>
     <w:rsid w:val="00DB3DF8"/>
     <w:rsid w:val="00DE1A94"/>
     <w:rsid w:val="00DE6282"/>
+    <w:rsid w:val="00DF5236"/>
+    <w:rsid w:val="00E0323D"/>
     <w:rsid w:val="00E123CC"/>
     <w:rsid w:val="00E13198"/>
     <w:rsid w:val="00E27B57"/>
     <w:rsid w:val="00E37BEA"/>
+    <w:rsid w:val="00E533DF"/>
     <w:rsid w:val="00E80E48"/>
     <w:rsid w:val="00E97E08"/>
+    <w:rsid w:val="00EA1778"/>
     <w:rsid w:val="00F21888"/>
     <w:rsid w:val="00F32880"/>
     <w:rsid w:val="00F33E47"/>
     <w:rsid w:val="00F50805"/>
     <w:rsid w:val="00F975BD"/>
+    <w:rsid w:val="00FA0259"/>
     <w:rsid w:val="00FB62B4"/>
     <w:rsid w:val="00FC4C32"/>
+    <w:rsid w:val="00FD5925"/>
     <w:rsid w:val="00FE18CA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="47105"/>
+    <o:shapedefaults v:ext="edit" spidmax="65537"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="7BF117EE"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{19329768-9E57-42C7-8F97-BF81B0BD81AB}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 1" w:uiPriority="1" w:qFormat="1"/>
-[...16 lines deleted...]
-    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="2" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="2" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="2" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="2" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="2" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="2" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:uiPriority="59" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:uiPriority="59" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:uiPriority="59" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:uiPriority="59" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:uiPriority="59" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:uiPriority="59" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:uiPriority="59" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:uiPriority="59" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:uiPriority="59" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Normal Indent" w:uiPriority="0" w:qFormat="1"/>
-[...8 lines deleted...]
-    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="59" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:uiPriority="59" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="59" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:uiPriority="59" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:uiPriority="59" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:uiPriority="59" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:uiPriority="59" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:uiPriority="59" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="59" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:uiPriority="59" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:uiPriority="59" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...16 lines deleted...]
-    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:uiPriority="59" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:uiPriority="59" w:qFormat="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:uiPriority="59" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:uiPriority="59" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:uiPriority="59" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:uiPriority="59" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:uiPriority="59" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:uiPriority="59" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:uiPriority="59" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:uiPriority="59" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:uiPriority="59" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:uiPriority="59" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:uiPriority="59" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:uiPriority="59" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:uiPriority="59" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="4" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:uiPriority="59" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:uiPriority="59" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...19 lines deleted...]
-    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="59" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:uiPriority="59" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:uiPriority="59" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:uiPriority="59" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:uiPriority="59" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:uiPriority="59" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:uiPriority="59" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:uiPriority="59" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="4" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:uiPriority="59" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:uiPriority="59" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:uiPriority="59" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:uiPriority="59" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:uiPriority="59" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:uiPriority="59" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:uiPriority="59" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:uiPriority="59" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:uiPriority="59" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:uiPriority="59" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="2" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:uiPriority="59" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20"/>
-    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:uiPriority="59" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:uiPriority="59" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:uiPriority="59" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:uiPriority="59" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:uiPriority="59" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:uiPriority="59" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:uiPriority="59" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:uiPriority="59" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:uiPriority="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -18292,51 +20257,51 @@
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="5" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -18406,894 +20371,2540 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="007B383C"/>
+    <w:rsid w:val="00B4334C"/>
+    <w:pPr>
+      <w:spacing w:before="80" w:after="80"/>
+    </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
-    <w:uiPriority w:val="1"/>
+    <w:uiPriority w:val="2"/>
     <w:qFormat/>
-    <w:rsid w:val="004B6F0D"/>
+    <w:rsid w:val="00B4334C"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:numPr>
+        <w:numId w:val="11"/>
+      </w:numPr>
+      <w:spacing w:before="240" w:after="0"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Franklin Gothic Medium" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Franklin Gothic Medium" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
       <w:bCs/>
-      <w:color w:val="000000"/>
       <w:kern w:val="32"/>
-      <w:sz w:val="27"/>
-      <w:szCs w:val="32"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="30"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Heading1"/>
+    <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
-    <w:uiPriority w:val="1"/>
+    <w:uiPriority w:val="2"/>
     <w:qFormat/>
-    <w:rsid w:val="004B6F0D"/>
+    <w:rsid w:val="00B4334C"/>
     <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Franklin Gothic Medium" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Franklin Gothic Medium" w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:bCs w:val="0"/>
+      <w:iCs/>
+      <w:sz w:val="30"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Heading1"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
-    <w:uiPriority w:val="1"/>
+    <w:uiPriority w:val="2"/>
     <w:qFormat/>
-    <w:rsid w:val="004B6F0D"/>
+    <w:rsid w:val="00B4334C"/>
     <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="2"/>
+      </w:numPr>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:szCs w:val="22"/>
+      <w:bCs w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Heading1"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading4Char"/>
-    <w:uiPriority w:val="1"/>
+    <w:uiPriority w:val="2"/>
     <w:qFormat/>
-    <w:rsid w:val="004B6F0D"/>
+    <w:rsid w:val="00B4334C"/>
     <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="3"/>
+      </w:numPr>
+      <w:spacing w:after="60"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-[...3 lines deleted...]
-      <w:szCs w:val="22"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Heading1"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading5Char"/>
-    <w:uiPriority w:val="1"/>
+    <w:uiPriority w:val="2"/>
     <w:qFormat/>
-    <w:rsid w:val="004B6F0D"/>
+    <w:rsid w:val="00B4334C"/>
     <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="4"/>
+      </w:numPr>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:color w:val="000000"/>
+      <w:bCs w:val="0"/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Heading1"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B4334C"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="5"/>
+      </w:numPr>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:bCs w:val="0"/>
+      <w:sz w:val="24"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="004B6F0D"/>
+    <w:rsid w:val="00B4334C"/>
     <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="6"/>
+        <w:numId w:val="11"/>
+      </w:numPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="004B6F0D"/>
+    <w:rsid w:val="00B4334C"/>
     <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="7"/>
+        <w:numId w:val="11"/>
+      </w:numPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="004B6F0D"/>
+    <w:rsid w:val="00B4334C"/>
     <w:pPr>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:spacing w:before="0" w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-      <w:szCs w:val="22"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:spacing w:val="5"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="00B4334C"/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="00B4334C"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Outlinenumbered">
     <w:name w:val="Outline numbered"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00CA61E3"/>
+    <w:rsid w:val="00856ECA"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:after="40"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ByLine">
     <w:name w:val="ByLine"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="004B6F0D"/>
+    <w:rsid w:val="00856ECA"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
-    <w:uiPriority w:val="1"/>
-    <w:rsid w:val="004B6F0D"/>
+    <w:uiPriority w:val="2"/>
+    <w:rsid w:val="00B4334C"/>
     <w:rPr>
-      <w:rFonts w:ascii="Franklin Gothic Medium" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Franklin Gothic Medium" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
       <w:bCs/>
-      <w:color w:val="000000"/>
       <w:kern w:val="32"/>
-      <w:sz w:val="27"/>
-      <w:szCs w:val="32"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="30"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
-    <w:uiPriority w:val="1"/>
-    <w:rsid w:val="004B6F0D"/>
+    <w:uiPriority w:val="2"/>
+    <w:rsid w:val="00B4334C"/>
     <w:rPr>
-      <w:rFonts w:ascii="Franklin Gothic Medium" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Franklin Gothic Medium" w:cs="Arial"/>
-[...1 lines deleted...]
-      <w:color w:val="000000"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:iCs/>
       <w:kern w:val="32"/>
-      <w:sz w:val="23"/>
-      <w:szCs w:val="32"/>
+      <w:sz w:val="30"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
-    <w:uiPriority w:val="1"/>
-    <w:rsid w:val="004B6F0D"/>
+    <w:uiPriority w:val="2"/>
+    <w:rsid w:val="00B4334C"/>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
-      <w:color w:val="000000"/>
-[...1 lines deleted...]
-      <w:szCs w:val="22"/>
+      <w:kern w:val="32"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
     <w:name w:val="Heading 4 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading4"/>
-    <w:uiPriority w:val="1"/>
-    <w:rsid w:val="004B6F0D"/>
+    <w:uiPriority w:val="2"/>
+    <w:rsid w:val="00B4334C"/>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
-      <w:i/>
-[...2 lines deleted...]
-      <w:szCs w:val="22"/>
+      <w:bCs/>
+      <w:kern w:val="32"/>
+      <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
     <w:name w:val="Heading 5 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading5"/>
-    <w:uiPriority w:val="1"/>
-    <w:rsid w:val="004B6F0D"/>
+    <w:uiPriority w:val="2"/>
+    <w:rsid w:val="00B4334C"/>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:color w:val="000000"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:iCs/>
+      <w:kern w:val="32"/>
       <w:sz w:val="24"/>
-      <w:szCs w:val="22"/>
+      <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
     <w:name w:val="Heading 7 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="004B6F0D"/>
+    <w:rsid w:val="00B4334C"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
     <w:name w:val="Heading 8 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="004B6F0D"/>
+    <w:rsid w:val="00B4334C"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
     <w:name w:val="Heading 9 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="004B6F0D"/>
+    <w:rsid w:val="00B4334C"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-      <w:szCs w:val="22"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:link w:val="TitleChar"/>
-    <w:uiPriority w:val="1"/>
+    <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="004B6F0D"/>
+    <w:rsid w:val="00B4334C"/>
     <w:pPr>
-      <w:jc w:val="center"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:ind w:left="2707"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
       <w:b/>
-      <w:caps/>
       <w:color w:val="000000"/>
-      <w:sz w:val="32"/>
+      <w:sz w:val="40"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
     <w:name w:val="Title Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Title"/>
-    <w:uiPriority w:val="1"/>
-    <w:rsid w:val="004B6F0D"/>
+    <w:uiPriority w:val="4"/>
+    <w:rsid w:val="00B4334C"/>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
       <w:b/>
-      <w:caps/>
       <w:color w:val="000000"/>
-      <w:sz w:val="32"/>
+      <w:sz w:val="40"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
+    <w:aliases w:val="Info Heading"/>
     <w:basedOn w:val="Normal"/>
+    <w:next w:val="Chapter"/>
     <w:link w:val="SubtitleChar"/>
-    <w:uiPriority w:val="1"/>
+    <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="004B6F0D"/>
+    <w:rsid w:val="00B4334C"/>
     <w:pPr>
-      <w:jc w:val="center"/>
+      <w:spacing w:before="0" w:after="120"/>
+      <w:ind w:left="2707"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Franklin Gothic Medium" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Franklin Gothic Medium" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
       <w:caps/>
       <w:color w:val="000000"/>
-      <w:spacing w:val="10"/>
-[...1 lines deleted...]
-      <w:szCs w:val="22"/>
+      <w:spacing w:val="20"/>
+      <w:kern w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
     <w:name w:val="Subtitle Char"/>
+    <w:aliases w:val="Info Heading Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Subtitle"/>
-    <w:uiPriority w:val="1"/>
-    <w:rsid w:val="004B6F0D"/>
+    <w:uiPriority w:val="4"/>
+    <w:rsid w:val="00B4334C"/>
     <w:rPr>
-      <w:rFonts w:ascii="Franklin Gothic Medium" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Franklin Gothic Medium" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
       <w:caps/>
       <w:color w:val="000000"/>
-      <w:spacing w:val="10"/>
-      <w:szCs w:val="22"/>
+      <w:spacing w:val="20"/>
+      <w:kern w:val="24"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOCHeading">
     <w:name w:val="TOC Heading"/>
     <w:basedOn w:val="Heading1"/>
     <w:next w:val="Normal"/>
-    <w:uiPriority w:val="39"/>
-[...1 lines deleted...]
-    <w:unhideWhenUsed/>
+    <w:uiPriority w:val="5"/>
     <w:qFormat/>
-    <w:rsid w:val="004B6F0D"/>
+    <w:rsid w:val="00B4334C"/>
     <w:pPr>
-      <w:keepNext/>
-[...1 lines deleted...]
-      <w:spacing w:before="480"/>
+      <w:numPr>
+        <w:numId w:val="0"/>
+      </w:numPr>
+      <w:spacing w:before="480" w:after="160"/>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...4 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+      <w:caps/>
+      <w:spacing w:val="20"/>
+      <w:kern w:val="24"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
-    <w:uiPriority w:val="99"/>
-[...1 lines deleted...]
-    <w:rsid w:val="007A4845"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00B4334C"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4680"/>
-        <w:tab w:val="right" w:pos="9360"/>
+        <w:tab w:val="center" w:pos="4320"/>
+        <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
+    <w:rPr>
+      <w:szCs w:val="20"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="007A4845"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00B4334C"/>
     <w:rPr>
       <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
-    <w:uiPriority w:val="5"/>
-    <w:unhideWhenUsed/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="007A4845"/>
+    <w:rsid w:val="00B4334C"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4680"/>
-        <w:tab w:val="right" w:pos="9360"/>
+        <w:tab w:val="center" w:pos="5040"/>
+        <w:tab w:val="right" w:pos="9954"/>
       </w:tabs>
+      <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="15"/>
+      <w:szCs w:val="15"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
-    <w:uiPriority w:val="5"/>
-    <w:rsid w:val="007A4845"/>
+    <w:uiPriority w:val="3"/>
+    <w:rsid w:val="00B4334C"/>
     <w:rPr>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="15"/>
+      <w:szCs w:val="15"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="008108BA"/>
+    <w:rsid w:val="00B4334C"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:uiPriority w:val="99"/>
+    <w:uiPriority w:val="2"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00450C79"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B4334C"/>
     <w:rPr>
-      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
-      <w:u w:val="single"/>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
-    <w:rsid w:val="00B86CAE"/>
-[...7 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00B4334C"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="FootnoteText">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FootnoteTextChar"/>
-    <w:uiPriority w:val="99"/>
+    <w:uiPriority w:val="59"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
-[...3 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00B4334C"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
     <w:name w:val="Footnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="FootnoteText"/>
-    <w:uiPriority w:val="99"/>
+    <w:uiPriority w:val="59"/>
     <w:semiHidden/>
-    <w:rsid w:val="00B722AA"/>
-[...2 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00B4334C"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B722AA"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="00B722AA"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="34"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00382FE2"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00B4334C"/>
     <w:pPr>
-      <w:widowControl w:val="0"/>
-      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
-      <w:szCs w:val="22"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:uiPriority w:val="99"/>
+    <w:uiPriority w:val="59"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00CA79A0"/>
+    <w:rsid w:val="00B4334C"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
-    <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
+    <w:uiPriority w:val="59"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00CA79A0"/>
+    <w:rsid w:val="00B4334C"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
-    <w:uiPriority w:val="99"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00CA79A0"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00B4334C"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
-    <w:uiPriority w:val="99"/>
+    <w:uiPriority w:val="59"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00CA79A0"/>
+    <w:rsid w:val="00B4334C"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
-    <w:uiPriority w:val="99"/>
+    <w:uiPriority w:val="59"/>
     <w:semiHidden/>
-    <w:rsid w:val="00CA79A0"/>
+    <w:rsid w:val="00B4334C"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
-    <w:uiPriority w:val="99"/>
+    <w:uiPriority w:val="59"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00CA79A0"/>
+    <w:rsid w:val="00B4334C"/>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI"/>
-[...1 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
-    <w:uiPriority w:val="99"/>
+    <w:uiPriority w:val="59"/>
     <w:semiHidden/>
-    <w:rsid w:val="00CA79A0"/>
+    <w:rsid w:val="00B4334C"/>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI"/>
-[...1 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00333792"/>
+    <w:rsid w:val="00B4334C"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00EA1778"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="2"/>
+    <w:rsid w:val="00B4334C"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:kern w:val="32"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalIndent">
+    <w:name w:val="Normal Indent"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B4334C"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bullet">
+    <w:name w:val="Bullet"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B4334C"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:numPr>
+        <w:numId w:val="10"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Citation">
+    <w:name w:val="Citation"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B4334C"/>
+    <w:pPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="59"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B4334C"/>
+    <w:rPr>
+      <w:color w:val="800080" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="LinkHeading">
+    <w:name w:val="LinkHeading"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="LinkHeadingChar"/>
+    <w:uiPriority w:val="3"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B4334C"/>
+    <w:pPr>
+      <w:spacing w:before="360" w:after="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:caps/>
+      <w:spacing w:val="8"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="LinkHeadingChar">
+    <w:name w:val="LinkHeading Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="LinkHeading"/>
+    <w:uiPriority w:val="3"/>
+    <w:rsid w:val="00B4334C"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:caps/>
+      <w:spacing w:val="8"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Summary">
+    <w:name w:val="Summary"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="SummaryChar"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B4334C"/>
+    <w:rPr>
+      <w:i/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SummaryChar">
+    <w:name w:val="Summary Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Summary"/>
+    <w:uiPriority w:val="2"/>
+    <w:rsid w:val="00B4334C"/>
+    <w:rPr>
+      <w:i/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="PageNumber">
+    <w:name w:val="page number"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="59"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B4334C"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC1">
+    <w:name w:val="toc 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00B4334C"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="720"/>
+        <w:tab w:val="right" w:leader="dot" w:pos="10070"/>
+      </w:tabs>
+      <w:spacing w:after="100"/>
+    </w:pPr>
+    <w:rPr>
+      <w:noProof/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC5">
+    <w:name w:val="toc 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B4334C"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="1325"/>
+        <w:tab w:val="right" w:pos="10670"/>
+      </w:tabs>
+      <w:ind w:left="880"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC2">
+    <w:name w:val="toc 2"/>
+    <w:basedOn w:val="TOC1"/>
+    <w:next w:val="TOC3"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B4334C"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="10070"/>
+        <w:tab w:val="left" w:pos="864"/>
+        <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
+      </w:tabs>
+      <w:ind w:left="220"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC3">
+    <w:name w:val="toc 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B4334C"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="936"/>
+        <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
+      </w:tabs>
+      <w:ind w:left="440"/>
+    </w:pPr>
+    <w:rPr>
+      <w:noProof/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC4">
+    <w:name w:val="toc 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B4334C"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="1080"/>
+        <w:tab w:val="right" w:leader="dot" w:pos="10080"/>
+      </w:tabs>
+      <w:ind w:left="1080" w:right="662" w:hanging="418"/>
+    </w:pPr>
+    <w:rPr>
+      <w:noProof/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC6">
+    <w:name w:val="toc 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00B4334C"/>
+    <w:pPr>
+      <w:ind w:left="1100"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC7">
+    <w:name w:val="toc 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00B4334C"/>
+    <w:pPr>
+      <w:ind w:left="1320"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC8">
+    <w:name w:val="toc 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00B4334C"/>
+    <w:pPr>
+      <w:ind w:left="1540"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC9">
+    <w:name w:val="toc 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00B4334C"/>
+    <w:pPr>
+      <w:ind w:left="1760"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+    <w:name w:val="Default"/>
+    <w:uiPriority w:val="59"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B4334C"/>
+    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BlockText">
+    <w:name w:val="Block Text"/>
+    <w:basedOn w:val="TOC2"/>
+    <w:uiPriority w:val="59"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B4334C"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="864"/>
+        <w:tab w:val="left" w:pos="880"/>
+        <w:tab w:val="right" w:leader="dot" w:pos="10675"/>
+      </w:tabs>
+    </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextChar"/>
+    <w:uiPriority w:val="59"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B4334C"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
+    <w:name w:val="Body Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText"/>
+    <w:uiPriority w:val="59"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B4334C"/>
+    <w:rPr>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText2">
+    <w:name w:val="Body Text 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyText2Char"/>
+    <w:uiPriority w:val="59"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B4334C"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyText2Char">
+    <w:name w:val="Body Text 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText2"/>
+    <w:uiPriority w:val="59"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B4334C"/>
+    <w:rPr>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText3">
+    <w:name w:val="Body Text 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyText3Char"/>
+    <w:uiPriority w:val="59"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B4334C"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyText3Char">
+    <w:name w:val="Body Text 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText3"/>
+    <w:uiPriority w:val="59"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B4334C"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyTextFirstIndent">
+    <w:name w:val="Body Text First Indent"/>
+    <w:basedOn w:val="BodyText"/>
+    <w:link w:val="BodyTextFirstIndentChar"/>
+    <w:uiPriority w:val="59"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B4334C"/>
+    <w:pPr>
+      <w:ind w:firstLine="210"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextFirstIndentChar">
+    <w:name w:val="Body Text First Indent Char"/>
+    <w:basedOn w:val="BodyTextChar"/>
+    <w:link w:val="BodyTextFirstIndent"/>
+    <w:uiPriority w:val="59"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B4334C"/>
+    <w:rPr>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyTextIndent">
+    <w:name w:val="Body Text Indent"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextIndentChar"/>
+    <w:uiPriority w:val="59"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B4334C"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="360"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextIndentChar">
+    <w:name w:val="Body Text Indent Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyTextIndent"/>
+    <w:uiPriority w:val="59"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B4334C"/>
+    <w:rPr>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyTextFirstIndent2">
+    <w:name w:val="Body Text First Indent 2"/>
+    <w:basedOn w:val="BodyTextIndent"/>
+    <w:link w:val="BodyTextFirstIndent2Char"/>
+    <w:uiPriority w:val="59"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B4334C"/>
+    <w:pPr>
+      <w:ind w:firstLine="210"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextFirstIndent2Char">
+    <w:name w:val="Body Text First Indent 2 Char"/>
+    <w:basedOn w:val="BodyTextIndentChar"/>
+    <w:link w:val="BodyTextFirstIndent2"/>
+    <w:uiPriority w:val="59"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B4334C"/>
+    <w:rPr>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyTextIndent2">
+    <w:name w:val="Body Text Indent 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextIndent2Char"/>
+    <w:uiPriority w:val="59"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B4334C"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
+      <w:ind w:left="360"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextIndent2Char">
+    <w:name w:val="Body Text Indent 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyTextIndent2"/>
+    <w:uiPriority w:val="59"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B4334C"/>
+    <w:rPr>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyTextIndent3">
+    <w:name w:val="Body Text Indent 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextIndent3Char"/>
+    <w:uiPriority w:val="59"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B4334C"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="360"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextIndent3Char">
+    <w:name w:val="Body Text Indent 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyTextIndent3"/>
+    <w:uiPriority w:val="59"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B4334C"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption">
+    <w:name w:val="caption"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B4334C"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Closing">
+    <w:name w:val="Closing"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="ClosingChar"/>
+    <w:uiPriority w:val="59"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B4334C"/>
+    <w:pPr>
+      <w:ind w:left="4320"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ClosingChar">
+    <w:name w:val="Closing Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Closing"/>
+    <w:uiPriority w:val="59"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B4334C"/>
+    <w:rPr>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Date">
+    <w:name w:val="Date"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="DateChar"/>
+    <w:uiPriority w:val="59"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B4334C"/>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DateChar">
+    <w:name w:val="Date Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Date"/>
+    <w:uiPriority w:val="59"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B4334C"/>
+    <w:rPr>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="DocumentMap">
+    <w:name w:val="Document Map"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="DocumentMapChar"/>
+    <w:uiPriority w:val="59"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B4334C"/>
+    <w:pPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="000080"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DocumentMapChar">
+    <w:name w:val="Document Map Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="DocumentMap"/>
+    <w:uiPriority w:val="59"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B4334C"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="000080"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="E-mailSignature">
+    <w:name w:val="E-mail Signature"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="E-mailSignatureChar"/>
+    <w:uiPriority w:val="59"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B4334C"/>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="E-mailSignatureChar">
+    <w:name w:val="E-mail Signature Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="E-mailSignature"/>
+    <w:uiPriority w:val="59"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B4334C"/>
+    <w:rPr>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="EndnoteText">
+    <w:name w:val="endnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="EndnoteTextChar"/>
+    <w:uiPriority w:val="59"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B4334C"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="EndnoteTextChar">
+    <w:name w:val="Endnote Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="EndnoteText"/>
+    <w:uiPriority w:val="59"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B4334C"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="EnvelopeAddress">
+    <w:name w:val="envelope address"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="59"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B4334C"/>
+    <w:pPr>
+      <w:framePr w:w="7920" w:h="1980" w:hRule="exact" w:hSpace="180" w:wrap="auto" w:hAnchor="page" w:xAlign="center" w:yAlign="bottom"/>
+      <w:ind w:left="2880"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="EnvelopeReturn">
+    <w:name w:val="envelope return"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="59"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B4334C"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="HTMLAddress">
+    <w:name w:val="HTML Address"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HTMLAddressChar"/>
+    <w:uiPriority w:val="59"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B4334C"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HTMLAddressChar">
+    <w:name w:val="HTML Address Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="HTMLAddress"/>
+    <w:uiPriority w:val="59"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B4334C"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="HTMLPreformatted">
+    <w:name w:val="HTML Preformatted"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HTMLPreformattedChar"/>
+    <w:uiPriority w:val="59"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B4334C"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HTMLPreformattedChar">
+    <w:name w:val="HTML Preformatted Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="HTMLPreformatted"/>
+    <w:uiPriority w:val="59"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B4334C"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Index1">
+    <w:name w:val="index 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="59"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B4334C"/>
+    <w:pPr>
+      <w:ind w:left="220" w:hanging="220"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Index2">
+    <w:name w:val="index 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="59"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B4334C"/>
+    <w:pPr>
+      <w:ind w:left="440" w:hanging="220"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Index3">
+    <w:name w:val="index 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="59"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B4334C"/>
+    <w:pPr>
+      <w:ind w:left="660" w:hanging="220"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Index4">
+    <w:name w:val="index 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="59"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B4334C"/>
+    <w:pPr>
+      <w:ind w:left="880" w:hanging="220"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Index5">
+    <w:name w:val="index 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="59"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B4334C"/>
+    <w:pPr>
+      <w:ind w:left="1100" w:hanging="220"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Index6">
+    <w:name w:val="index 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="59"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B4334C"/>
+    <w:pPr>
+      <w:ind w:left="1320" w:hanging="220"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Index7">
+    <w:name w:val="index 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="59"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B4334C"/>
+    <w:pPr>
+      <w:ind w:left="1540" w:hanging="220"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Index8">
+    <w:name w:val="index 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="59"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B4334C"/>
+    <w:pPr>
+      <w:ind w:left="1760" w:hanging="220"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Index9">
+    <w:name w:val="index 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="59"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B4334C"/>
+    <w:pPr>
+      <w:ind w:left="1980" w:hanging="220"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IndexHeading">
+    <w:name w:val="index heading"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Index1"/>
+    <w:uiPriority w:val="59"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B4334C"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List">
+    <w:name w:val="List"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="59"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B4334C"/>
+    <w:pPr>
+      <w:ind w:left="360" w:hanging="360"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List2">
+    <w:name w:val="List 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="59"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B4334C"/>
+    <w:pPr>
+      <w:ind w:left="720" w:hanging="360"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List3">
+    <w:name w:val="List 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="59"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B4334C"/>
+    <w:pPr>
+      <w:ind w:left="1080" w:hanging="360"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List4">
+    <w:name w:val="List 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="59"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B4334C"/>
+    <w:pPr>
+      <w:ind w:left="1440" w:hanging="360"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List5">
+    <w:name w:val="List 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="59"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B4334C"/>
+    <w:pPr>
+      <w:ind w:left="1800" w:hanging="360"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet">
+    <w:name w:val="List Bullet"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00B4334C"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="2"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet2">
+    <w:name w:val="List Bullet 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="59"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B4334C"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="13"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet3">
+    <w:name w:val="List Bullet 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="59"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B4334C"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="14"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet4">
+    <w:name w:val="List Bullet 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="59"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B4334C"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="15"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet5">
+    <w:name w:val="List Bullet 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="59"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B4334C"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="16"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListContinue">
+    <w:name w:val="List Continue"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="59"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B4334C"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="360"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListContinue2">
+    <w:name w:val="List Continue 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="59"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B4334C"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="720"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListContinue3">
+    <w:name w:val="List Continue 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="59"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B4334C"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="1080"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListContinue4">
+    <w:name w:val="List Continue 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="59"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B4334C"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="1440"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListContinue5">
+    <w:name w:val="List Continue 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="59"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B4334C"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="1800"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber">
+    <w:name w:val="List Number"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="59"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B4334C"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="12"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber2">
+    <w:name w:val="List Number 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="59"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B4334C"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="17"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber3">
+    <w:name w:val="List Number 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="59"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B4334C"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="18"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber4">
+    <w:name w:val="List Number 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="59"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B4334C"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="19"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber5">
+    <w:name w:val="List Number 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="59"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B4334C"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="20"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="MacroText">
+    <w:name w:val="macro"/>
+    <w:link w:val="MacroTextChar"/>
+    <w:uiPriority w:val="59"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B4334C"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="480"/>
+        <w:tab w:val="left" w:pos="960"/>
+        <w:tab w:val="left" w:pos="1440"/>
+        <w:tab w:val="left" w:pos="1920"/>
+        <w:tab w:val="left" w:pos="2400"/>
+        <w:tab w:val="left" w:pos="2880"/>
+        <w:tab w:val="left" w:pos="3360"/>
+        <w:tab w:val="left" w:pos="3840"/>
+        <w:tab w:val="left" w:pos="4320"/>
+      </w:tabs>
+      <w:spacing w:before="80" w:after="80"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="MacroTextChar">
+    <w:name w:val="Macro Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="MacroText"/>
+    <w:uiPriority w:val="59"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B4334C"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="MessageHeader">
+    <w:name w:val="Message Header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="MessageHeaderChar"/>
+    <w:uiPriority w:val="59"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B4334C"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="6" w:space="1" w:color="auto"/>
+        <w:left w:val="single" w:sz="6" w:space="1" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
+        <w:right w:val="single" w:sz="6" w:space="1" w:color="auto"/>
+      </w:pBdr>
+      <w:shd w:val="pct20" w:color="auto" w:fill="auto"/>
+      <w:ind w:left="1080" w:hanging="1080"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="MessageHeaderChar">
+    <w:name w:val="Message Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="MessageHeader"/>
+    <w:uiPriority w:val="59"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B4334C"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:shd w:val="pct20" w:color="auto" w:fill="auto"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="59"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B4334C"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NoteHeading">
+    <w:name w:val="Note Heading"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="NoteHeadingChar"/>
+    <w:uiPriority w:val="59"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B4334C"/>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="NoteHeadingChar">
+    <w:name w:val="Note Heading Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="NoteHeading"/>
+    <w:uiPriority w:val="59"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B4334C"/>
+    <w:rPr>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="PlainText">
+    <w:name w:val="Plain Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="PlainTextChar"/>
+    <w:uiPriority w:val="59"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B4334C"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PlainTextChar">
+    <w:name w:val="Plain Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="PlainText"/>
+    <w:uiPriority w:val="59"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B4334C"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Salutation">
+    <w:name w:val="Salutation"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SalutationChar"/>
+    <w:uiPriority w:val="59"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B4334C"/>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SalutationChar">
+    <w:name w:val="Salutation Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Salutation"/>
+    <w:uiPriority w:val="59"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B4334C"/>
+    <w:rPr>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Signature">
+    <w:name w:val="Signature"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="SignatureChar"/>
+    <w:uiPriority w:val="59"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B4334C"/>
+    <w:pPr>
+      <w:ind w:left="4320"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SignatureChar">
+    <w:name w:val="Signature Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Signature"/>
+    <w:uiPriority w:val="59"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B4334C"/>
+    <w:rPr>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TableofAuthorities">
+    <w:name w:val="table of authorities"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B4334C"/>
+    <w:pPr>
+      <w:ind w:left="220" w:hanging="220"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TableofFigures">
+    <w:name w:val="table of figures"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="59"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B4334C"/>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOAHeading">
+    <w:name w:val="toa heading"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B4334C"/>
+    <w:pPr>
+      <w:spacing w:before="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Chapter">
+    <w:name w:val="Chapter #"/>
+    <w:basedOn w:val="Title"/>
+    <w:next w:val="Title"/>
+    <w:link w:val="ChapterChar"/>
+    <w:uiPriority w:val="4"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B4334C"/>
+    <w:rPr>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ChapterChar">
+    <w:name w:val="Chapter # Char"/>
+    <w:basedOn w:val="TitleChar"/>
+    <w:link w:val="Chapter"/>
+    <w:uiPriority w:val="4"/>
+    <w:rsid w:val="00B4334C"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Bibliography">
+    <w:name w:val="Bibliography"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="37"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B4334C"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00B4334C"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="4" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:pBdr>
+      <w:spacing w:before="200" w:after="280"/>
+      <w:ind w:left="936" w:right="936"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00B4334C"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00B4334C"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00B4334C"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00B4334C"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ToCTitle">
+    <w:name w:val="ToCTitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="ToCTitleChar"/>
+    <w:uiPriority w:val="7"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B4334C"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:ind w:left="2707"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ToCTitleChar">
+    <w:name w:val="ToCTitle Char"/>
+    <w:basedOn w:val="TitleChar"/>
+    <w:link w:val="ToCTitle"/>
+    <w:uiPriority w:val="7"/>
+    <w:rsid w:val="00B4334C"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="40"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lmc.org/media/document/1/hiringchapter.pdf?inline=true" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lmc.org/wp-content/uploads/documents/HRRM-Hiring.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+</file>
+
+<file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///Z:\League%20Info\Office\Templates-Workgroup\Pub\HRRM%20Template.dotm" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="9B5E188272D44ED2A86C3883E2245D22"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{9E593288-9994-417A-A945-A1889968B552}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00E25C7A" w:rsidRDefault="00E25C7A">
           <w:pPr>
             <w:pStyle w:val="9B5E188272D44ED2A86C3883E2245D22"/>
           </w:pPr>
           <w:r w:rsidRPr="00266B77">
             <w:t>[Title]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Franklin Gothic Medium">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI">
-    <w:panose1 w:val="020B0502040204020203"/>
+  <w:font w:name="TimesNewRoman">
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Gill Sans MT">
     <w:panose1 w:val="020B0502020104020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000003" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E25C7A"/>
+    <w:rsid w:val="000A3DB6"/>
+    <w:rsid w:val="00103D73"/>
+    <w:rsid w:val="00160759"/>
+    <w:rsid w:val="001B4009"/>
+    <w:rsid w:val="004C2B35"/>
     <w:rsid w:val="005453C6"/>
+    <w:rsid w:val="00647472"/>
+    <w:rsid w:val="00AE1B30"/>
+    <w:rsid w:val="00C063F7"/>
+    <w:rsid w:val="00C86CB1"/>
+    <w:rsid w:val="00D304DF"/>
+    <w:rsid w:val="00E0323D"/>
     <w:rsid w:val="00E25C7A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -19681,51 +23292,51 @@
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="9B5E188272D44ED2A86C3883E2245D22">
     <w:name w:val="9B5E188272D44ED2A86C3883E2245D22"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
@@ -19990,72 +23601,80 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0F79DC60-BE79-4B7A-A3E1-9F4AAA5AAF2B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>HRRM Template.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>15</Pages>
-[...1 lines deleted...]
-  <Characters>20113</Characters>
+  <Pages>16</Pages>
+  <Words>3576</Words>
+  <Characters>19248</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>167</Lines>
-  <Paragraphs>47</Paragraphs>
+  <Lines>594</Lines>
+  <Paragraphs>238</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Employment Application</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>League of Minnesota Cities</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>23594</CharactersWithSpaces>
+  <CharactersWithSpaces>23151</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Employment Application</dc:title>
   <dc:subject/>
-  <dc:creator>Bauermeister, Jammie</dc:creator>
+  <dc:creator>League of Minnesota Cities</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
+    <vt:lpwstr>dc93c8a5-738f-43ae-bd85-da1142517f1d</vt:lpwstr>
+  </property>
+</Properties>
+</file>